--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1342,68 +1342,68 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1419,88 +1419,88 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
@@ -1513,202 +1513,202 @@
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
@@ -1821,162 +1821,162 @@
       </c>
       <c r="C26" t="s">
         <v>43</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>44</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>48</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>49</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
@@ -2012,51 +2012,51 @@
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>56</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>57</v>
       </c>
       <c r="F37" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -2152,88 +2152,88 @@
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>70</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>71</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>72</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
@@ -2286,51 +2286,51 @@
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>62</v>
       </c>
       <c r="F52" t="s">
@@ -2520,51 +2520,51 @@
       </c>
       <c r="C62" t="s">
         <v>92</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>93</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>95</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
       <c r="F64" t="s">
@@ -2640,111 +2640,111 @@
       </c>
       <c r="C68" t="s">
         <v>101</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>102</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>103</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
       <c r="F70" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>104</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>25</v>
       </c>
       <c r="F71" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>106</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>57</v>
       </c>
       <c r="F72" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>108</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>57</v>
       </c>
       <c r="F73" t="s">
@@ -2860,51 +2860,51 @@
       </c>
       <c r="C79" t="s">
         <v>116</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>39</v>
       </c>
       <c r="F79" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>117</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>118</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>57</v>
       </c>
       <c r="F81" t="s">
@@ -2920,51 +2920,51 @@
       </c>
       <c r="C82" t="s">
         <v>120</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>57</v>
       </c>
       <c r="F82" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>122</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>57</v>
       </c>
       <c r="F83" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>123</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>62</v>
       </c>
       <c r="F84" t="s">
@@ -3028,68 +3028,68 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>131</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
       <c r="F88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>132</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>133</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>134</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>127</v>
       </c>
       <c r="F91" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3124,51 +3124,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>137</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>138</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>57</v>
       </c>
       <c r="F95" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>140</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>141</v>
       </c>
       <c r="F96" t="s">
         <v>142</v>
       </c>
     </row>
@@ -3226,68 +3226,68 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>146</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>57</v>
       </c>
       <c r="F100" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>147</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>57</v>
       </c>
       <c r="F101" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>148</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>57</v>
       </c>
       <c r="F102" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>149</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>57</v>
       </c>
       <c r="F103" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3342,51 +3342,51 @@
         <v>76</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>153</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>154</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>57</v>
       </c>
       <c r="F108" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>155</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>57</v>
       </c>
       <c r="F109" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3550,88 +3550,88 @@
       </c>
       <c r="C7" t="s">
         <v>162</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>163</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>164</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>165</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>166</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -3684,108 +3684,108 @@
       </c>
       <c r="C14" t="s">
         <v>169</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>171</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>172</v>
       </c>
       <c r="D16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>173</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>174</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>175</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3798,51 +3798,51 @@
       </c>
       <c r="C20" t="s">
         <v>176</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>177</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>178</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -4092,85 +4092,85 @@
       </c>
       <c r="C35" t="s">
         <v>192</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>193</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>194</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>195</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>196</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
@@ -4240,51 +4240,51 @@
       </c>
       <c r="C43" t="s">
         <v>200</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>201</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>203</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
@@ -4317,51 +4317,51 @@
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>205</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>206</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>207</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
@@ -4468,51 +4468,51 @@
       </c>
       <c r="C55" t="s">
         <v>214</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>215</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>216</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" t="s">
@@ -4705,91 +4705,91 @@
       </c>
       <c r="C67" t="s">
         <v>229</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>62</v>
       </c>
       <c r="F67" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>230</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>231</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
       <c r="F69" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>232</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>57</v>
       </c>
       <c r="F70" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>233</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>57</v>
       </c>
       <c r="F71" t="s">
@@ -4805,111 +4805,111 @@
       </c>
       <c r="C72" t="s">
         <v>234</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>57</v>
       </c>
       <c r="F72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>235</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>57</v>
       </c>
       <c r="F73" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>236</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>62</v>
       </c>
       <c r="F74" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>237</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>57</v>
       </c>
       <c r="F75" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>238</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>240</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>25</v>
       </c>
       <c r="F77" t="s">
@@ -4965,51 +4965,51 @@
       </c>
       <c r="C80" t="s">
         <v>243</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>244</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>62</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>245</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>57</v>
       </c>
       <c r="F82" t="s">
@@ -5059,51 +5059,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>249</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>250</v>
       </c>
       <c r="D86">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>57</v>
       </c>
       <c r="F86" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>251</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>111</v>
       </c>
       <c r="F87" t="s">
         <v>112</v>
       </c>
     </row>
@@ -5161,119 +5161,119 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>256</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>257</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
       <c r="F92" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>258</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>259</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>260</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>261</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>62</v>
       </c>
       <c r="F96" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>262</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>57</v>
       </c>
       <c r="F97" t="s">
         <v>76</v>
       </c>
     </row>
@@ -5430,68 +5430,68 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>273</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
       <c r="F107" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>274</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>275</v>
       </c>
       <c r="D109">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>57</v>
       </c>
       <c r="F109" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>276</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>57</v>
       </c>
       <c r="F110" t="s">
         <v>58</v>
       </c>
     </row>