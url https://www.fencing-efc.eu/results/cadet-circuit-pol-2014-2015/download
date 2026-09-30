--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1644,51 +1644,51 @@
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -1764,51 +1764,51 @@
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1838,51 +1838,51 @@
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>44</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1952,51 +1952,51 @@
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
@@ -2172,51 +2172,51 @@
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>70</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>71</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2366,51 +2366,51 @@
       </c>
       <c r="C54" t="s">
         <v>83</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>84</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>85</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2780,51 +2780,51 @@
       </c>
       <c r="C75" t="s">
         <v>110</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>111</v>
       </c>
       <c r="F75" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>113</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
       <c r="F76" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>25</v>
       </c>
       <c r="F77" t="s">
@@ -3062,82 +3062,82 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>133</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>134</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>127</v>
       </c>
       <c r="F91" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>135</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>136</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>137</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
@@ -3175,51 +3175,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>143</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
       <c r="F97" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>144</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>141</v>
       </c>
       <c r="F98" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>145</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>57</v>
       </c>
       <c r="F99" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3328,51 +3328,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>152</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>57</v>
       </c>
       <c r="F106" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>153</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>154</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>57</v>
       </c>
       <c r="F108" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
@@ -3878,51 +3878,51 @@
       </c>
       <c r="C24" t="s">
         <v>180</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>181</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>183</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3932,51 +3932,51 @@
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>184</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>185</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
       <c r="F28" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>186</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
@@ -4012,51 +4012,51 @@
       </c>
       <c r="C31" t="s">
         <v>188</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>189</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>190</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
@@ -4146,51 +4146,51 @@
       </c>
       <c r="C38" t="s">
         <v>195</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>196</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>197</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4220,51 +4220,51 @@
       </c>
       <c r="C42" t="s">
         <v>199</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>25</v>
       </c>
       <c r="F42" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>200</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>201</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
@@ -4334,68 +4334,68 @@
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>206</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>207</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>208</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>209</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
@@ -4411,51 +4411,51 @@
       </c>
       <c r="C52" t="s">
         <v>210</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>211</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>57</v>
       </c>
       <c r="F53" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>212</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4548,51 +4548,51 @@
       </c>
       <c r="C59" t="s">
         <v>219</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>220</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>222</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
@@ -4685,51 +4685,51 @@
       </c>
       <c r="C66" t="s">
         <v>228</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>111</v>
       </c>
       <c r="F66" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>229</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>62</v>
       </c>
       <c r="F67" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>230</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
@@ -5005,51 +5005,51 @@
       </c>
       <c r="C82" t="s">
         <v>245</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>57</v>
       </c>
       <c r="F82" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>246</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>57</v>
       </c>
       <c r="F83" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>247</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>57</v>
       </c>
       <c r="F84" t="s">
@@ -5263,99 +5263,99 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>262</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>57</v>
       </c>
       <c r="F97" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>263</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>57</v>
       </c>
       <c r="F98" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>265</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>57</v>
       </c>
       <c r="F99" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>266</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>267</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>268</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>57</v>
       </c>
       <c r="F102" t="s">
         <v>58</v>
       </c>
     </row>
@@ -5515,71 +5515,71 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>278</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>39</v>
       </c>
       <c r="F112" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>279</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.5</v>
       </c>
       <c r="C114" t="s">
         <v>280</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>25</v>
       </c>
       <c r="F114" t="s">
         <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>