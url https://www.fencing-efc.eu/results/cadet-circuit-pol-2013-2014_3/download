--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1397,51 +1397,51 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1722,51 +1722,51 @@
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>26</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>27</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
@@ -1842,51 +1842,51 @@
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>32</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>32</v>
       </c>
       <c r="B45">
         <v>12.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>33</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
@@ -2102,71 +2102,71 @@
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>44</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>32</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>44</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>47</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
@@ -2259,51 +2259,51 @@
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>53</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>54</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -2336,71 +2336,71 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>57</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
       <c r="F70" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>58</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>59</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>43</v>
       </c>
       <c r="F72" t="s">
@@ -2456,51 +2456,51 @@
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>63</v>
       </c>
       <c r="B76">
         <v>6.0</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>32</v>
       </c>
       <c r="F76" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>64</v>
       </c>
       <c r="B77">
         <v>6.0</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2921,51 +2921,51 @@
       </c>
       <c r="C99" t="s">
         <v>158</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>87</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>88</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
@@ -3075,51 +3075,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>169</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>95</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>170</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>96</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>172</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>64</v>
       </c>
       <c r="F109" t="s">
@@ -3355,51 +3355,51 @@
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>109</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>110</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>64</v>
       </c>
       <c r="F123" t="s">
@@ -3552,51 +3552,51 @@
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>64</v>
       </c>
       <c r="F131" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>119</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>120</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>200</v>
       </c>
       <c r="D133">
         <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">