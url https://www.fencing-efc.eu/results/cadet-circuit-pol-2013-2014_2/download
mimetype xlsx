--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1413,51 +1413,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
@@ -1506,51 +1506,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>65.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>50.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
@@ -1663,51 +1663,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
       <c r="F18" t="s">
@@ -1803,51 +1803,51 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
@@ -1863,51 +1863,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1957,51 +1957,51 @@
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
@@ -2297,51 +2297,51 @@
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
@@ -2374,71 +2374,71 @@
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>35</v>
       </c>
       <c r="F55" t="s">
@@ -2454,51 +2454,51 @@
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
@@ -2571,71 +2571,71 @@
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
@@ -2902,51 +2902,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>20</v>
       </c>
     </row>
@@ -3429,51 +3429,51 @@
       </c>
       <c r="C9" t="s">
         <v>171</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>173</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>175</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
@@ -3489,51 +3489,51 @@
       </c>
       <c r="C12" t="s">
         <v>176</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="F12" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>178</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>179</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>127</v>
       </c>
       <c r="F14" t="s">
@@ -3569,191 +3569,191 @@
       </c>
       <c r="C16" t="s">
         <v>182</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>184</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>185</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>67</v>
       </c>
       <c r="F18" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>187</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>188</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>190</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>191</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>192</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>193</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>194</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>127</v>
       </c>
       <c r="F25" t="s">
@@ -3769,91 +3769,91 @@
       </c>
       <c r="C26" t="s">
         <v>195</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>196</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>197</v>
       </c>
       <c r="F27" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>199</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>200</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>201</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
@@ -3969,51 +3969,51 @@
       </c>
       <c r="C36" t="s">
         <v>210</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>212</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>213</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
@@ -4029,128 +4029,128 @@
       </c>
       <c r="C39" t="s">
         <v>215</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>216</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>218</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>219</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>127</v>
       </c>
       <c r="F42" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>220</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>221</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>222</v>
       </c>
       <c r="F44" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>224</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -4186,71 +4186,71 @@
       </c>
       <c r="C47" t="s">
         <v>227</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>229</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>231</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>232</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -4303,88 +4303,88 @@
       </c>
       <c r="C53" t="s">
         <v>236</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>237</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>238</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>239</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>240</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
       <c r="F57" t="s">
@@ -4537,145 +4537,145 @@
       </c>
       <c r="C65" t="s">
         <v>249</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>250</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>251</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>252</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>253</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>254</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>255</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>28</v>
       </c>
       <c r="F71" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>256</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
@@ -4808,191 +4808,191 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>264</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>265</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>266</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>267</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>269</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>271</v>
       </c>
       <c r="D84">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E84" t="s">
         <v>272</v>
       </c>
       <c r="F84" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>274</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>276</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>278</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>279</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>38</v>
       </c>
       <c r="F88" t="s">
         <v>280</v>
       </c>
     </row>
@@ -5062,91 +5062,91 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>284</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>285</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>204</v>
       </c>
       <c r="F93" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>286</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>222</v>
       </c>
       <c r="F94" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>288</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>289</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>204</v>
       </c>
       <c r="F96" t="s">
         <v>290</v>
       </c>
     </row>
@@ -5253,85 +5253,85 @@
       </c>
       <c r="C102" t="s">
         <v>297</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>298</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="C104" t="s">
         <v>299</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>28</v>
       </c>
       <c r="F104" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="C105" t="s">
         <v>301</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="C106" t="s">
         <v>302</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>260</v>
       </c>
     </row>
@@ -5355,51 +5355,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="C108" t="s">
         <v>304</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>103</v>
       </c>
       <c r="C109" t="s">
         <v>305</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="C110" t="s">
         <v>307</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>270</v>
       </c>
     </row>
@@ -5488,136 +5488,136 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>314</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
       <c r="F116" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="C117" t="s">
         <v>315</v>
       </c>
       <c r="D117">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="C118" t="s">
         <v>316</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>17</v>
       </c>
       <c r="F118" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="C119" t="s">
         <v>317</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>318</v>
       </c>
       <c r="F119" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>320</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
       <c r="F120" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="C121" t="s">
         <v>321</v>
       </c>
       <c r="D121">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>204</v>
       </c>
       <c r="F121" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="C122" t="s">
         <v>323</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="C123" t="s">
         <v>324</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>127</v>
       </c>
       <c r="F123" t="s">
         <v>325</v>
       </c>
     </row>
@@ -5652,51 +5652,51 @@
         <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="C126" t="s">
         <v>328</v>
       </c>
       <c r="D126">
         <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="C127" t="s">
         <v>329</v>
       </c>
       <c r="D127">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>127</v>
       </c>
       <c r="F127" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="C128" t="s">
         <v>330</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
     </row>