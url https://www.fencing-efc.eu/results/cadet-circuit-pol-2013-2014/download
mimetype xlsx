--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1376,51 +1376,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1504,51 +1504,51 @@
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1558,51 +1558,51 @@
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
@@ -1709,51 +1709,51 @@
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1840,51 +1840,51 @@
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2031,51 +2031,51 @@
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>57</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C45" t="s">
         <v>66</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2239,51 +2239,51 @@
       </c>
       <c r="C49" t="s">
         <v>71</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>72</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>73</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
@@ -2413,51 +2413,51 @@
       </c>
       <c r="C58" t="s">
         <v>86</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>87</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>88</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
@@ -2550,71 +2550,71 @@
       </c>
       <c r="C65" t="s">
         <v>96</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>97</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>100</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68" t="s">
         <v>101</v>
       </c>
     </row>
@@ -2784,119 +2784,119 @@
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>115</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>110</v>
       </c>
       <c r="F78" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>116</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>117</v>
       </c>
       <c r="F79" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>119</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>120</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>84</v>
       </c>
       <c r="F81" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>122</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>123</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>124</v>
@@ -3414,51 +3414,51 @@
       </c>
       <c r="C11" t="s">
         <v>154</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>155</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>156</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3562,51 +3562,51 @@
       </c>
       <c r="C19" t="s">
         <v>162</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>163</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>164</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -3716,51 +3716,51 @@
       </c>
       <c r="C27" t="s">
         <v>170</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>171</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>173</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3776,51 +3776,51 @@
       </c>
       <c r="C30" t="s">
         <v>174</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>175</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>176</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -4024,51 +4024,51 @@
       </c>
       <c r="C43" t="s">
         <v>188</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>189</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>191</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>192</v>
       </c>
       <c r="F45" t="s">
@@ -4118,51 +4118,51 @@
       </c>
       <c r="C48" t="s">
         <v>195</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>196</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>197</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
@@ -4189,51 +4189,51 @@
       </c>
       <c r="C52" t="s">
         <v>199</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>200</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>84</v>
       </c>
       <c r="F53" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>201</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>84</v>
       </c>
       <c r="F54" t="s">
@@ -4249,88 +4249,88 @@
       </c>
       <c r="C55" t="s">
         <v>203</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>204</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>205</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>206</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>208</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4363,88 +4363,88 @@
       </c>
       <c r="C61" t="s">
         <v>210</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>211</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>212</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>84</v>
       </c>
       <c r="F63" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>213</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>214</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4531,51 +4531,51 @@
       </c>
       <c r="C70" t="s">
         <v>219</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>220</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>222</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
@@ -4645,91 +4645,91 @@
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>226</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>227</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>228</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>229</v>
       </c>
       <c r="F78" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>231</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>232</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>92</v>
       </c>
     </row>
@@ -4884,51 +4884,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>242</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>84</v>
       </c>
       <c r="F89" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>243</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>84</v>
       </c>
       <c r="F90" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>244</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>84</v>
       </c>
       <c r="F91" t="s">
         <v>108</v>
       </c>
     </row>
@@ -5187,99 +5187,99 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>263</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>74</v>
       </c>
       <c r="F107" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>264</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>74</v>
       </c>
       <c r="F108" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>265</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>266</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>57</v>
       </c>
       <c r="F110" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>268</v>
       </c>
       <c r="D111">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>18</v>
       </c>
       <c r="F111" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>269</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>74</v>
       </c>
       <c r="F112" t="s">
         <v>75</v>
       </c>
     </row>