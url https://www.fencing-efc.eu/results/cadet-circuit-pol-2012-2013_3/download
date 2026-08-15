--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1478,111 +1478,111 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
@@ -1618,51 +1618,51 @@
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
@@ -1718,51 +1718,51 @@
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1992,91 +1992,91 @@
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
@@ -2172,71 +2172,71 @@
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
@@ -2272,91 +2272,91 @@
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
@@ -2392,91 +2392,91 @@
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>99</v>
       </c>
       <c r="F54" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>101</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
@@ -2572,51 +2572,51 @@
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
@@ -2672,88 +2672,88 @@
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>118</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
@@ -2848,51 +2848,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>126</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>128</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>130</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
@@ -2964,51 +2964,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>138</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="F85" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3032,51 +3032,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>143</v>
       </c>
       <c r="F88" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>60</v>
       </c>
     </row>
@@ -3239,71 +3239,71 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>152</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>64.0</v>
       </c>
       <c r="C3" t="s">
         <v>153</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>52.0</v>
       </c>
       <c r="C4" t="s">
         <v>154</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>156</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -3379,51 +3379,51 @@
       </c>
       <c r="C9" t="s">
         <v>162</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>163</v>
       </c>
       <c r="F9" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>28.0</v>
       </c>
       <c r="C10" t="s">
         <v>165</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>163</v>
       </c>
       <c r="F10" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>167</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>163</v>
       </c>
       <c r="F11" t="s">
@@ -3519,151 +3519,151 @@
       </c>
       <c r="C16" t="s">
         <v>173</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>174</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>16.0</v>
       </c>
       <c r="C18" t="s">
         <v>175</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>176</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>177</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>178</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>179</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>180</v>
       </c>
       <c r="F22" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>182</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>163</v>
       </c>
       <c r="F23" t="s">
@@ -3790,71 +3790,71 @@
       </c>
       <c r="C30" t="s">
         <v>192</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>106</v>
       </c>
       <c r="F30" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>194</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>195</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>196</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
@@ -3890,51 +3890,51 @@
       </c>
       <c r="C35" t="s">
         <v>199</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>200</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>202</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
@@ -3990,51 +3990,51 @@
       </c>
       <c r="C40" t="s">
         <v>209</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>210</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>211</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
@@ -4110,51 +4110,51 @@
       </c>
       <c r="C46" t="s">
         <v>217</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>219</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>220</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
@@ -4170,51 +4170,51 @@
       </c>
       <c r="C49" t="s">
         <v>221</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>223</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>224</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
@@ -4347,91 +4347,91 @@
       </c>
       <c r="C58" t="s">
         <v>233</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>234</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>235</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>236</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>237</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>207</v>
       </c>
       <c r="F62" t="s">
@@ -4581,51 +4581,51 @@
       </c>
       <c r="C70" t="s">
         <v>247</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>248</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>250</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
@@ -4761,51 +4761,51 @@
       </c>
       <c r="C79" t="s">
         <v>259</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>260</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>261</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
@@ -4881,71 +4881,71 @@
       </c>
       <c r="C85" t="s">
         <v>266</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>267</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>269</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>270</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>106</v>
       </c>
       <c r="F88" t="s">
@@ -5001,111 +5001,111 @@
       </c>
       <c r="C91" t="s">
         <v>273</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>207</v>
       </c>
       <c r="F91" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>274</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>275</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>163</v>
       </c>
       <c r="F93" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>276</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>277</v>
       </c>
       <c r="D95">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>278</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
@@ -5121,111 +5121,111 @@
       </c>
       <c r="C97" t="s">
         <v>280</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>281</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>282</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>143</v>
       </c>
       <c r="F99" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>283</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>284</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>285</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>106</v>
       </c>
       <c r="F102" t="s">
@@ -5281,51 +5281,51 @@
       </c>
       <c r="C105" t="s">
         <v>288</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>207</v>
       </c>
       <c r="F105" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>290</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>291</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
@@ -5352,85 +5352,85 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>293</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>294</v>
       </c>
       <c r="D110">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>29</v>
       </c>
       <c r="F110" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>296</v>
       </c>
       <c r="D111">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>297</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="F112" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>298</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5539,51 +5539,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>306</v>
       </c>
       <c r="D120">
         <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="F120" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>307</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>308</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
         <v>309</v>
       </c>
     </row>
@@ -5658,133 +5658,133 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>314</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>207</v>
       </c>
       <c r="F127" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>315</v>
       </c>
       <c r="D128">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>316</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>317</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>318</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>319</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>320</v>
       </c>
       <c r="D133">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>321</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>302</v>
       </c>
     </row>