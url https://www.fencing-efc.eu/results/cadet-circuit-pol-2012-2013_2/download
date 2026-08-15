--- v0 (2026-05-15)
+++ v1 (2026-08-15)
@@ -1217,79 +1217,79 @@
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>20</v>
@@ -1301,93 +1301,93 @@
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1</v>
@@ -1497,51 +1497,51 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21">
         <v>28.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22">
         <v>28.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
@@ -1557,51 +1557,51 @@
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>10</v>
       </c>
       <c r="B24">
         <v>22.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25">
         <v>22.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
@@ -1694,51 +1694,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>17</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>18</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
@@ -1894,111 +1894,111 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>27</v>
       </c>
       <c r="B41">
         <v>8.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>28</v>
       </c>
       <c r="B42">
         <v>8.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>29</v>
       </c>
       <c r="B43">
         <v>8.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>30</v>
       </c>
       <c r="B44">
         <v>8.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>31</v>
       </c>
       <c r="B45">
         <v>8.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
@@ -2094,88 +2094,88 @@
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>37</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>38</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>38</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>40</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>33</v>
       </c>
       <c r="F54" t="s">
@@ -2211,51 +2211,51 @@
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>43</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>44</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>112</v>
       </c>
       <c r="F58" t="s">
@@ -2308,71 +2308,71 @@
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>48</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>50</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
@@ -2425,51 +2425,51 @@
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>54</v>
       </c>
       <c r="B68">
         <v>4.0</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>55</v>
       </c>
       <c r="B69">
         <v>4.0</v>
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>127</v>
       </c>
       <c r="F69" t="s">
@@ -2502,131 +2502,131 @@
       </c>
       <c r="B71">
         <v>4.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>58</v>
       </c>
       <c r="B72">
         <v>4.0</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>59</v>
       </c>
       <c r="B73">
         <v>4.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>60</v>
       </c>
       <c r="B74">
         <v>4.0</v>
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>61</v>
       </c>
       <c r="B75">
         <v>4.0</v>
       </c>
       <c r="C75" t="s">
         <v>134</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>62</v>
       </c>
       <c r="B76">
         <v>4.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>63</v>
       </c>
       <c r="B77">
         <v>4.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
@@ -2696,51 +2696,51 @@
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>142</v>
       </c>
       <c r="F81" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>68</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>144</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>36</v>
       </c>
       <c r="F82" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>69</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>145</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
@@ -2867,51 +2867,51 @@
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>105</v>
       </c>
       <c r="F90" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>77</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>78</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2981,51 +2981,51 @@
       </c>
       <c r="C96" t="s">
         <v>162</v>
       </c>
       <c r="D96">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>75</v>
       </c>
       <c r="F96" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>83</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>18</v>
       </c>
       <c r="F97" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>84</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>142</v>
       </c>
       <c r="F98" t="s">
@@ -3061,148 +3061,148 @@
       </c>
       <c r="C100" t="s">
         <v>167</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>33</v>
       </c>
       <c r="F100" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>87</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>88</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
       <c r="F102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>89</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>90</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>91</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>91</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>93</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>94</v>
@@ -3252,51 +3252,51 @@
       </c>
       <c r="C110" t="s">
         <v>179</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>97</v>
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>180</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>112</v>
       </c>
       <c r="F111" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>98</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>181</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>21</v>
       </c>
       <c r="F112" t="s">
@@ -3392,71 +3392,71 @@
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
         <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>104</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>190</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>112</v>
       </c>
       <c r="F118" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>105</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>191</v>
       </c>
       <c r="D119">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>106</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>192</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" t="s">
@@ -3472,111 +3472,111 @@
       </c>
       <c r="C121" t="s">
         <v>193</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>149</v>
       </c>
       <c r="F121" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>107</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>195</v>
       </c>
       <c r="D122">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>109</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>196</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>21</v>
       </c>
       <c r="F123" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>110</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>197</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>14</v>
       </c>
       <c r="F124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>111</v>
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>198</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>111</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>199</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" t="s">
@@ -3632,131 +3632,131 @@
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>116</v>
       </c>
       <c r="B130">
         <v>2.0</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>39</v>
       </c>
       <c r="F130" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>117</v>
       </c>
       <c r="B131">
         <v>2.0</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
         <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>21</v>
       </c>
       <c r="F131" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>118</v>
       </c>
       <c r="B132">
         <v>2.0</v>
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>21</v>
       </c>
       <c r="F132" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>119</v>
       </c>
       <c r="B133">
         <v>2.0</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
         <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
       <c r="F133" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>120</v>
       </c>
       <c r="B134">
         <v>2.0</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>209</v>
       </c>
       <c r="F134" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>121</v>
       </c>
       <c r="B135">
         <v>2.0</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>24</v>
       </c>
       <c r="F135" t="s">
@@ -3812,51 +3812,51 @@
       </c>
       <c r="C138" t="s">
         <v>214</v>
       </c>
       <c r="D138">
         <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
       <c r="F138" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>125</v>
       </c>
       <c r="B139">
         <v>2.0</v>
       </c>
       <c r="C139" t="s">
         <v>215</v>
       </c>
       <c r="D139">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>39</v>
       </c>
       <c r="F139" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>125</v>
       </c>
       <c r="B140">
         <v>2.0</v>
       </c>
       <c r="C140" t="s">
         <v>216</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>45</v>
       </c>
       <c r="F140" t="s">
@@ -3965,51 +3965,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>132</v>
       </c>
       <c r="C147" t="s">
         <v>224</v>
       </c>
       <c r="D147">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>24</v>
       </c>
       <c r="F147" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>132</v>
       </c>
       <c r="C148" t="s">
         <v>225</v>
       </c>
       <c r="D148">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>24</v>
       </c>
       <c r="F148" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>135</v>
       </c>
       <c r="C149" t="s">
         <v>226</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>112</v>
       </c>
       <c r="F149" t="s">
         <v>161</v>
       </c>
     </row>
@@ -4033,85 +4033,85 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>137</v>
       </c>
       <c r="C151" t="s">
         <v>228</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>24</v>
       </c>
       <c r="F151" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>138</v>
       </c>
       <c r="C152" t="s">
         <v>230</v>
       </c>
       <c r="D152">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>105</v>
       </c>
       <c r="F152" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>138</v>
       </c>
       <c r="C153" t="s">
         <v>231</v>
       </c>
       <c r="D153">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>140</v>
       </c>
       <c r="C154" t="s">
         <v>232</v>
       </c>
       <c r="D154">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>21</v>
       </c>
       <c r="F154" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>141</v>
       </c>
       <c r="C155" t="s">
         <v>233</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>158</v>
       </c>
     </row>
@@ -4169,68 +4169,68 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>145</v>
       </c>
       <c r="C159" t="s">
         <v>239</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>146</v>
       </c>
       <c r="C160" t="s">
         <v>241</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>112</v>
       </c>
       <c r="F160" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>147</v>
       </c>
       <c r="C161" t="s">
         <v>242</v>
       </c>
       <c r="D161">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>60</v>
       </c>
       <c r="F161" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>148</v>
       </c>
       <c r="C162" t="s">
         <v>244</v>
       </c>
       <c r="D162">
         <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>24</v>
       </c>
       <c r="F162" t="s">
         <v>169</v>
       </c>
     </row>
@@ -4251,136 +4251,136 @@
         <v>247</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>150</v>
       </c>
       <c r="C164" t="s">
         <v>248</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>151</v>
       </c>
       <c r="C165" t="s">
         <v>249</v>
       </c>
       <c r="D165">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>24</v>
       </c>
       <c r="F165" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>152</v>
       </c>
       <c r="C166" t="s">
         <v>250</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
       <c r="F166" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>152</v>
       </c>
       <c r="C167" t="s">
         <v>251</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>209</v>
       </c>
       <c r="F167" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>154</v>
       </c>
       <c r="C168" t="s">
         <v>252</v>
       </c>
       <c r="D168">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>24</v>
       </c>
       <c r="F168" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>154</v>
       </c>
       <c r="C169" t="s">
         <v>254</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>156</v>
       </c>
       <c r="C170" t="s">
         <v>255</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>156</v>
       </c>
       <c r="C171" t="s">
         <v>256</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>209</v>
       </c>
       <c r="F171" t="s">
         <v>235</v>
       </c>
     </row>