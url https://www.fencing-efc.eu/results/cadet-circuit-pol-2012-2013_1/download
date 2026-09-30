--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -955,51 +955,51 @@
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1015,91 +1015,91 @@
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1386,51 +1386,51 @@
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1563,91 +1563,91 @@
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>73</v>
       </c>
       <c r="F39" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1860,51 +1860,51 @@
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>44</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2240,51 +2240,51 @@
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>49</v>
       </c>
       <c r="F73" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>124</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
@@ -2534,51 +2534,51 @@
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">