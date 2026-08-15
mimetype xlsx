--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -835,91 +835,91 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>64.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>52.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -1095,51 +1095,51 @@
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1212,91 +1212,91 @@
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>41</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -1312,51 +1312,51 @@
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1523,51 +1523,51 @@
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38" t="s">
@@ -1680,91 +1680,91 @@
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="F45" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
@@ -1840,51 +1840,51 @@
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>44</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
@@ -1940,51 +1940,51 @@
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
@@ -2060,51 +2060,51 @@
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
       <c r="F65" t="s">
@@ -2120,151 +2120,151 @@
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>41</v>
       </c>
       <c r="F66" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>41</v>
       </c>
       <c r="F69" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>118</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>120</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>49</v>
       </c>
       <c r="F73" t="s">
@@ -2340,71 +2340,71 @@
       </c>
       <c r="C77" t="s">
         <v>127</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>129</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>132</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>133</v>
       </c>
     </row>
@@ -2474,51 +2474,51 @@
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>49</v>
       </c>
       <c r="F85" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>140</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
@@ -2554,71 +2554,71 @@
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>144</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>