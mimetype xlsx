--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1355,51 +1355,51 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>21.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>21.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1543,51 +1543,51 @@
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
@@ -1817,51 +1817,51 @@
       </c>
       <c r="C30" t="s">
         <v>48</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1965,51 +1965,51 @@
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
       <c r="F39" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>3.0</v>
       </c>
       <c r="C40" t="s">
         <v>64</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -2022,51 +2022,51 @@
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>66</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>3.0</v>
       </c>
       <c r="C43" t="s">
         <v>68</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>65</v>
       </c>
     </row>
@@ -2119,51 +2119,51 @@
       </c>
       <c r="C46" t="s">
         <v>72</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>3.0</v>
       </c>
       <c r="C47" t="s">
         <v>73</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>3.0</v>
       </c>
       <c r="C48" t="s">
         <v>75</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
@@ -2216,71 +2216,71 @@
       </c>
       <c r="B51">
         <v>3.0</v>
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>3.0</v>
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>3.0</v>
       </c>
       <c r="C53" t="s">
         <v>80</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>81</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>82</v>
       </c>
     </row>
@@ -2604,51 +2604,51 @@
       </c>
       <c r="C71" t="s">
         <v>101</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.5</v>
       </c>
       <c r="C72" t="s">
         <v>103</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.5</v>
       </c>
       <c r="C73" t="s">
         <v>105</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
@@ -2772,51 +2772,51 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>114</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>115</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>117</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>118</v>
       </c>
     </row>
@@ -2942,51 +2942,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>129</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>130</v>
       </c>
       <c r="F90" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>132</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>130</v>
       </c>
       <c r="F91" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>133</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
         <v>51</v>
       </c>
     </row>
@@ -3069,51 +3069,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>140</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>141</v>
       </c>
       <c r="D99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>142</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
@@ -3353,51 +3353,51 @@
       </c>
       <c r="C8" t="s">
         <v>154</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>156</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>157</v>
       </c>
       <c r="F9" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>159</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3595,51 +3595,51 @@
       </c>
       <c r="C21" t="s">
         <v>173</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>174</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>175</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -4065,51 +4065,51 @@
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>205</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>206</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>208</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>50</v>
       </c>
     </row>
@@ -4122,51 +4122,51 @@
       </c>
       <c r="C49" t="s">
         <v>209</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>210</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>211</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4284,91 +4284,91 @@
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>218</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>219</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>220</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>221</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>222</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -4384,51 +4384,51 @@
       </c>
       <c r="C63" t="s">
         <v>223</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>224</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>225</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>226</v>
       </c>
       <c r="F65" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4441,51 +4441,51 @@
       </c>
       <c r="C66" t="s">
         <v>228</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>229</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>230</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
@@ -4575,148 +4575,148 @@
       </c>
       <c r="C73" t="s">
         <v>235</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>236</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>237</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>238</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>239</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>240</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>241</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>243</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -4919,51 +4919,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>256</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>257</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>258</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>155</v>
       </c>
     </row>
@@ -5157,65 +5157,65 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>273</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>274</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>275</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>276</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>