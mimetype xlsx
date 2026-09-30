--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2390,51 +2390,51 @@
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2567,51 +2567,51 @@
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
@@ -2955,111 +2955,111 @@
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>41</v>
       </c>
       <c r="F36" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>85</v>
       </c>
       <c r="F40" t="s">
@@ -3115,51 +3115,51 @@
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>41</v>
       </c>
       <c r="F43" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
@@ -3192,51 +3192,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>41</v>
       </c>
       <c r="F49" t="s">
@@ -3269,51 +3269,51 @@
       </c>
       <c r="C51" t="s">
         <v>103</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>105</v>
       </c>
       <c r="D52">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
       <c r="F52" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
@@ -3329,51 +3329,51 @@
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>111</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>71</v>
       </c>
       <c r="F56" t="s">
@@ -3443,51 +3443,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>120</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
@@ -3677,51 +3677,51 @@
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>44</v>
       </c>
       <c r="F72" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>137</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
       <c r="F74" t="s">
         <v>139</v>
       </c>
     </row>
@@ -3794,91 +3794,91 @@
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>146</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>150</v>
       </c>
       <c r="D81">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>85</v>
       </c>
       <c r="F81" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>152</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>85</v>
       </c>
       <c r="F82" t="s">
@@ -3894,51 +3894,51 @@
       </c>
       <c r="C83" t="s">
         <v>154</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>33</v>
       </c>
       <c r="F83" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>78</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>156</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>157</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85" t="s">
         <v>52</v>
       </c>
     </row>
@@ -4031,51 +4031,51 @@
       </c>
       <c r="C90" t="s">
         <v>164</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>68</v>
       </c>
       <c r="F90" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>22</v>
       </c>
       <c r="F91" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92">
         <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>33</v>
       </c>
     </row>
@@ -4128,51 +4128,51 @@
       </c>
       <c r="C95" t="s">
         <v>173</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>175</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>33</v>
       </c>
       <c r="F96" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>176</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" t="s">
@@ -4762,51 +4762,51 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>223</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>225</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
       <c r="F128" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>227</v>
       </c>
       <c r="D129">
         <v>14</v>
       </c>
       <c r="E129" t="s">
         <v>44</v>
       </c>
       <c r="F129" t="s">
@@ -4862,51 +4862,51 @@
       </c>
       <c r="C132" t="s">
         <v>231</v>
       </c>
       <c r="D132">
         <v>14</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>232</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>233</v>
       </c>
       <c r="D134">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>190</v>
       </c>
       <c r="F134" t="s">
         <v>234</v>
       </c>
     </row>
@@ -5176,51 +5176,51 @@
         <v>147</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>256</v>
       </c>
       <c r="D151">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>257</v>
       </c>
       <c r="D152">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="F152" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>259</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="F153" t="s">
         <v>260</v>
       </c>
     </row>
@@ -5408,51 +5408,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>276</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>277</v>
       </c>
       <c r="D166">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>22</v>
       </c>
       <c r="F166" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>279</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
       <c r="F167" t="s">
         <v>82</v>
       </c>
     </row>
@@ -5541,51 +5541,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>288</v>
       </c>
       <c r="D173">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="F173" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>289</v>
       </c>
       <c r="D174">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>290</v>
       </c>
       <c r="D175">
         <v>15</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
       <c r="F175" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
@@ -5640,102 +5640,102 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>173</v>
       </c>
       <c r="C179" t="s">
         <v>295</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>224</v>
       </c>
       <c r="F179" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>297</v>
       </c>
       <c r="D180">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
       <c r="F180" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>173</v>
       </c>
       <c r="C181" t="s">
         <v>299</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>85</v>
       </c>
       <c r="F181" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>301</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>30</v>
       </c>
       <c r="F182" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>303</v>
       </c>
       <c r="D183">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="F183" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>305</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
       <c r="F184" t="s">
         <v>39</v>
       </c>
     </row>
@@ -5821,51 +5821,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>312</v>
       </c>
       <c r="D190">
         <v>16</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>313</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>14</v>
       </c>
       <c r="F191" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>315</v>
       </c>
       <c r="D192">
         <v>14</v>
       </c>
       <c r="E192" t="s">
         <v>85</v>
       </c>
       <c r="F192" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5923,51 +5923,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>320</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>14</v>
       </c>
       <c r="F196" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>322</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
       <c r="F197" t="s">
         <v>304</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6270,51 +6270,51 @@
       </c>
       <c r="C16" t="s">
         <v>344</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>85</v>
       </c>
       <c r="F16" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>345</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>346</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>190</v>
       </c>
       <c r="F18" t="s">
         <v>234</v>
       </c>
     </row>
@@ -6524,51 +6524,51 @@
       </c>
       <c r="C29" t="s">
         <v>359</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>360</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>361</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>362</v>
       </c>
       <c r="F31" t="s">
@@ -6584,51 +6584,51 @@
       </c>
       <c r="C32" t="s">
         <v>363</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>68</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>364</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>365</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
@@ -6661,68 +6661,68 @@
       </c>
       <c r="C36" t="s">
         <v>368</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>369</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>370</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>371</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -6758,51 +6758,51 @@
       </c>
       <c r="C41" t="s">
         <v>375</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>376</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>333</v>
       </c>
       <c r="F42" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>377</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
@@ -6918,51 +6918,51 @@
       </c>
       <c r="C49" t="s">
         <v>383</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>326</v>
       </c>
       <c r="F49" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>384</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>385</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>33</v>
       </c>
     </row>
@@ -6975,91 +6975,91 @@
       </c>
       <c r="C52" t="s">
         <v>386</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
       <c r="F52" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>387</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>33</v>
       </c>
       <c r="F53" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>389</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>44</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>390</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>44</v>
       </c>
       <c r="F55" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>391</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
@@ -7115,51 +7115,51 @@
       </c>
       <c r="C59" t="s">
         <v>395</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>396</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
       <c r="F60" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>397</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
@@ -7215,91 +7215,91 @@
       </c>
       <c r="C64" t="s">
         <v>401</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>402</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>403</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>85</v>
       </c>
       <c r="F66" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>405</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>406</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>85</v>
       </c>
       <c r="F68" t="s">
@@ -7666,51 +7666,51 @@
       </c>
       <c r="C87" t="s">
         <v>430</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>432</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>433</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
@@ -7826,51 +7826,51 @@
       </c>
       <c r="C95" t="s">
         <v>440</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>190</v>
       </c>
       <c r="F95" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>441</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>44</v>
       </c>
       <c r="F96" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>442</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>44</v>
       </c>
       <c r="F97" t="s">
@@ -8017,71 +8017,71 @@
       </c>
       <c r="C105" t="s">
         <v>450</v>
       </c>
       <c r="D105">
         <v>15</v>
       </c>
       <c r="E105" t="s">
         <v>33</v>
       </c>
       <c r="F105" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>451</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>224</v>
       </c>
       <c r="F106" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>452</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>453</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>44</v>
       </c>
       <c r="F108" t="s">
@@ -8177,51 +8177,51 @@
       </c>
       <c r="C113" t="s">
         <v>458</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>460</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
       <c r="F114" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>461</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>85</v>
       </c>
       <c r="F115" t="s">
@@ -8237,51 +8237,51 @@
       </c>
       <c r="C116" t="s">
         <v>462</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>85</v>
       </c>
       <c r="F116" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>463</v>
       </c>
       <c r="D117">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>19</v>
       </c>
       <c r="F117" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>464</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
@@ -8357,51 +8357,51 @@
       </c>
       <c r="C122" t="s">
         <v>470</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>471</v>
       </c>
       <c r="D123">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
       <c r="F123" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>472</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>85</v>
       </c>
       <c r="F124" t="s">
@@ -8474,51 +8474,51 @@
       </c>
       <c r="C128" t="s">
         <v>476</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>44</v>
       </c>
       <c r="F128" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>477</v>
       </c>
       <c r="D129">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>85</v>
       </c>
       <c r="F129" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>478</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
@@ -8622,82 +8622,82 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>487</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>190</v>
       </c>
       <c r="F136" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>488</v>
       </c>
       <c r="D137">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>22</v>
       </c>
       <c r="F137" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>490</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>492</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>44</v>
       </c>
       <c r="F139" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>493</v>
       </c>
       <c r="D140">
         <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>22</v>
       </c>
       <c r="F140" t="s">
         <v>489</v>
       </c>
     </row>
@@ -8803,68 +8803,68 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>502</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>115</v>
       </c>
       <c r="F147" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>503</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="F148" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>504</v>
       </c>
       <c r="D149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>27</v>
       </c>
       <c r="F149" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>505</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>22</v>
       </c>
       <c r="F150" t="s">
         <v>506</v>
       </c>
     </row>
@@ -8990,99 +8990,99 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>516</v>
       </c>
       <c r="D158">
         <v>15</v>
       </c>
       <c r="E158" t="s">
         <v>44</v>
       </c>
       <c r="F158" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>517</v>
       </c>
       <c r="D159">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>518</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>27</v>
       </c>
       <c r="F160" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>519</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>85</v>
       </c>
       <c r="F161" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>521</v>
       </c>
       <c r="D162">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>41</v>
       </c>
       <c r="F162" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>522</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="F163" t="s">
         <v>239</v>
       </c>
     </row>
@@ -9140,51 +9140,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>526</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>41</v>
       </c>
       <c r="F167" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>527</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>14</v>
       </c>
       <c r="F168" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>528</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="F169" t="s">
         <v>104</v>
       </c>
     </row>
@@ -9273,51 +9273,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>537</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
       <c r="F175" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>538</v>
       </c>
       <c r="D176">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>68</v>
       </c>
       <c r="F176" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>539</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
       <c r="F177" t="s">
         <v>163</v>
       </c>
     </row>
@@ -9426,85 +9426,85 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>547</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>14</v>
       </c>
       <c r="F184" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>548</v>
       </c>
       <c r="D185">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>27</v>
       </c>
       <c r="F185" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>549</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>224</v>
       </c>
       <c r="F186" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>550</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>551</v>
       </c>
       <c r="D188">
         <v>15</v>
       </c>
       <c r="E188" t="s">
         <v>44</v>
       </c>
       <c r="F188" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
@@ -9525,51 +9525,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>554</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>555</v>
       </c>
       <c r="D191">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>41</v>
       </c>
       <c r="F191" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>557</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>24</v>
       </c>
       <c r="F192" t="s">
         <v>25</v>
       </c>
     </row>
@@ -9669,51 +9669,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>566</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>19</v>
       </c>
       <c r="F199" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>567</v>
       </c>
       <c r="D200">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>190</v>
       </c>
       <c r="F200" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>568</v>
       </c>
       <c r="D201">
         <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>27</v>
       </c>
       <c r="F201" t="s">
         <v>52</v>
       </c>
     </row>
@@ -10286,51 +10286,51 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="C236" t="s">
         <v>612</v>
       </c>
       <c r="D236">
         <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>169</v>
       </c>
       <c r="F236" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>231</v>
       </c>
       <c r="C237" t="s">
         <v>613</v>
       </c>
       <c r="D237">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>14</v>
       </c>
       <c r="F237" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>233</v>
       </c>
       <c r="C238" t="s">
         <v>614</v>
       </c>
       <c r="D238">
         <v>17</v>
       </c>
       <c r="E238" t="s">
         <v>22</v>
       </c>
       <c r="F238" t="s">
         <v>161</v>
       </c>
     </row>