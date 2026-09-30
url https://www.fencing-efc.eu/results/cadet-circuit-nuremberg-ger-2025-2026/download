--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2312,51 +2312,51 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
@@ -2502,51 +2502,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2576,51 +2576,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>2</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
@@ -2755,91 +2755,91 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
@@ -3556,51 +3556,51 @@
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>77</v>
       </c>
       <c r="F72" t="s">
@@ -4127,51 +4127,51 @@
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>14</v>
       </c>
       <c r="E101" t="s">
         <v>77</v>
       </c>
       <c r="F101" t="s">
@@ -4649,51 +4649,51 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
         <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
@@ -4766,51 +4766,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>222</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>34</v>
       </c>
       <c r="F133" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
         <v>13</v>
       </c>
       <c r="E134" t="s">
         <v>70</v>
       </c>
       <c r="F134" t="s">
         <v>71</v>
       </c>
     </row>
@@ -4865,51 +4865,51 @@
         <v>163</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>61</v>
       </c>
       <c r="F139" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>231</v>
       </c>
       <c r="D140">
         <v>14</v>
       </c>
       <c r="E140" t="s">
         <v>77</v>
       </c>
       <c r="F140" t="s">
         <v>91</v>
       </c>
     </row>
@@ -5168,51 +5168,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>255</v>
       </c>
       <c r="D156">
         <v>15</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>258</v>
       </c>
       <c r="D158">
         <v>15</v>
       </c>
       <c r="E158" t="s">
         <v>24</v>
       </c>
       <c r="F158" t="s">
         <v>259</v>
       </c>
     </row>
@@ -5270,51 +5270,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>264</v>
       </c>
       <c r="D162">
         <v>15</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>157</v>
       </c>
       <c r="C163" t="s">
         <v>265</v>
       </c>
       <c r="D163">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>267</v>
       </c>
       <c r="D164">
         <v>15</v>
       </c>
       <c r="E164" t="s">
         <v>61</v>
       </c>
       <c r="F164" t="s">
         <v>62</v>
       </c>
     </row>
@@ -5505,51 +5505,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>284</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>285</v>
       </c>
       <c r="D177">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
       <c r="F177" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>286</v>
       </c>
       <c r="D178">
         <v>15</v>
       </c>
       <c r="E178" t="s">
         <v>61</v>
       </c>
       <c r="F178" t="s">
         <v>62</v>
       </c>
     </row>
@@ -5607,51 +5607,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>291</v>
       </c>
       <c r="D182">
         <v>13</v>
       </c>
       <c r="E182" t="s">
         <v>46</v>
       </c>
       <c r="F182" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>293</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>294</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>139</v>
       </c>
       <c r="F184" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
@@ -6330,51 +6330,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>344</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>345</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>347</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
     </row>
@@ -6387,51 +6387,51 @@
       </c>
       <c r="C22" t="s">
         <v>348</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>349</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>350</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6717,51 +6717,51 @@
       </c>
       <c r="C40" t="s">
         <v>369</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>371</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>372</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>373</v>
       </c>
     </row>
@@ -6811,51 +6811,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>379</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>381</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="F46" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>382</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
@@ -7008,71 +7008,71 @@
       </c>
       <c r="C55" t="s">
         <v>390</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>391</v>
       </c>
       <c r="F55" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>393</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>395</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>396</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
@@ -7128,51 +7128,51 @@
       </c>
       <c r="C61" t="s">
         <v>399</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>212</v>
       </c>
       <c r="F61" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>401</v>
       </c>
       <c r="D62">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>402</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>242</v>
       </c>
       <c r="F63" t="s">
@@ -7245,51 +7245,51 @@
       </c>
       <c r="C67" t="s">
         <v>407</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>408</v>
       </c>
       <c r="D68">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>77</v>
       </c>
       <c r="F68" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>409</v>
       </c>
       <c r="D69">
         <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>242</v>
       </c>
       <c r="F69" t="s">
@@ -7322,51 +7322,51 @@
       </c>
       <c r="C71" t="s">
         <v>411</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>61</v>
       </c>
       <c r="F71" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>412</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>413</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>94</v>
       </c>
       <c r="F73" t="s">
         <v>375</v>
       </c>
     </row>
@@ -7413,111 +7413,111 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>418</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>420</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>61</v>
       </c>
       <c r="F77" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>421</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>422</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>61</v>
       </c>
       <c r="F79" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>423</v>
       </c>
       <c r="D80">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>424</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>77</v>
       </c>
     </row>
@@ -7630,51 +7630,51 @@
       </c>
       <c r="C87" t="s">
         <v>433</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>434</v>
       </c>
       <c r="D88">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>242</v>
       </c>
       <c r="F88" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>435</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
@@ -8007,51 +8007,51 @@
       </c>
       <c r="C106" t="s">
         <v>458</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>82</v>
       </c>
       <c r="F106" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>460</v>
       </c>
       <c r="D107">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>82</v>
       </c>
       <c r="F107" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>462</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>30</v>
       </c>
       <c r="F108" t="s">
@@ -8107,91 +8107,91 @@
       </c>
       <c r="C111" t="s">
         <v>465</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>467</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>468</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>469</v>
       </c>
       <c r="D114">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>470</v>
       </c>
       <c r="D115">
         <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>217</v>
       </c>
     </row>
@@ -8204,88 +8204,88 @@
       </c>
       <c r="C116" t="s">
         <v>471</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>473</v>
       </c>
       <c r="D117">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>474</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>475</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>476</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
@@ -8361,51 +8361,51 @@
       </c>
       <c r="C124" t="s">
         <v>480</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>377</v>
       </c>
       <c r="F124" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>481</v>
       </c>
       <c r="D125">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>483</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>34</v>
       </c>
       <c r="F126" t="s">
@@ -8611,51 +8611,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>499</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>500</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
       <c r="F139" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>501</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>46</v>
       </c>
       <c r="F140" t="s">
         <v>502</v>
       </c>
     </row>
@@ -8679,51 +8679,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>504</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>505</v>
       </c>
       <c r="D143">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>70</v>
       </c>
       <c r="F143" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>506</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>130</v>
       </c>
     </row>
@@ -8965,102 +8965,102 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>524</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>30</v>
       </c>
       <c r="F159" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>525</v>
       </c>
       <c r="D160">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E160" t="s">
         <v>70</v>
       </c>
       <c r="F160" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>526</v>
       </c>
       <c r="D161">
         <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>377</v>
       </c>
       <c r="F161" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>527</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>46</v>
       </c>
       <c r="F162" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>528</v>
       </c>
       <c r="D163">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>530</v>
       </c>
       <c r="D164">
         <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>94</v>
       </c>
       <c r="F164" t="s">
         <v>152</v>
       </c>
     </row>
@@ -9690,51 +9690,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>574</v>
       </c>
       <c r="D202">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>10</v>
       </c>
       <c r="F202" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>576</v>
       </c>
       <c r="D203">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
       <c r="F203" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>578</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
       <c r="F204" t="s">
         <v>40</v>
       </c>
     </row>
@@ -9959,99 +9959,99 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>596</v>
       </c>
       <c r="D218">
         <v>13</v>
       </c>
       <c r="E218" t="s">
         <v>242</v>
       </c>
       <c r="F218" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>597</v>
       </c>
       <c r="D219">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E219" t="s">
         <v>10</v>
       </c>
       <c r="F219" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>598</v>
       </c>
       <c r="D220">
         <v>14</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>599</v>
       </c>
       <c r="D221">
         <v>16</v>
       </c>
       <c r="E221" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>601</v>
       </c>
       <c r="D222">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E222" t="s">
         <v>94</v>
       </c>
       <c r="F222" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>602</v>
       </c>
       <c r="D223">
         <v>14</v>
       </c>
       <c r="E223" t="s">
         <v>70</v>
       </c>
       <c r="F223" t="s">
         <v>71</v>
       </c>
     </row>