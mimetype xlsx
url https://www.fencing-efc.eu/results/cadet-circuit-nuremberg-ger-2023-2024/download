--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2867,51 +2867,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
@@ -3049,51 +3049,51 @@
       </c>
       <c r="C25" t="s">
         <v>40</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>43</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>38</v>
       </c>
       <c r="F26" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
@@ -3106,51 +3106,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>49</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3180,91 +3180,91 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>38</v>
       </c>
       <c r="F34" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3474,51 +3474,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>73</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>90</v>
       </c>
     </row>
@@ -3608,68 +3608,68 @@
       </c>
       <c r="C54" t="s">
         <v>100</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>101</v>
       </c>
       <c r="D55">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>93</v>
       </c>
       <c r="F56" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>96</v>
       </c>
       <c r="F57" t="s">
@@ -3722,68 +3722,68 @@
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>83</v>
       </c>
     </row>
@@ -4192,51 +4192,51 @@
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>73</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>46</v>
       </c>
       <c r="F86" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>152</v>
       </c>
     </row>
@@ -4289,51 +4289,51 @@
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>52</v>
       </c>
       <c r="F90" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>38</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>46</v>
       </c>
     </row>
@@ -4426,51 +4426,51 @@
       </c>
       <c r="C97" t="s">
         <v>168</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>116</v>
       </c>
       <c r="F97" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>73</v>
       </c>
       <c r="F99" t="s">
         <v>171</v>
       </c>
     </row>
@@ -4503,51 +4503,51 @@
       </c>
       <c r="C101" t="s">
         <v>175</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>116</v>
       </c>
       <c r="F101" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>176</v>
       </c>
       <c r="D102">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>73</v>
       </c>
       <c r="F102" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>46</v>
       </c>
       <c r="F103" t="s">
@@ -4643,91 +4643,91 @@
       </c>
       <c r="C108" t="s">
         <v>184</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>38</v>
       </c>
       <c r="F108" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>185</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
       <c r="F109" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>186</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>116</v>
       </c>
       <c r="F110" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>188</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>116</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
@@ -4994,51 +4994,51 @@
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>38</v>
       </c>
       <c r="F126" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>152</v>
       </c>
       <c r="F127" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>215</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>38</v>
       </c>
       <c r="F128" t="s">
@@ -5159,51 +5159,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>227</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>31</v>
       </c>
       <c r="F135" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>228</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>160</v>
       </c>
       <c r="F136" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>229</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
@@ -5255,51 +5255,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>233</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>62</v>
       </c>
       <c r="F141" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>235</v>
       </c>
       <c r="D142">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>73</v>
       </c>
       <c r="F143" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
@@ -5320,51 +5320,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>239</v>
       </c>
       <c r="D145">
         <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>38</v>
       </c>
       <c r="F145" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>240</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>116</v>
       </c>
       <c r="F146" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>241</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>93</v>
       </c>
       <c r="F147" t="s">
         <v>103</v>
       </c>
     </row>
@@ -5470,85 +5470,85 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>251</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>73</v>
       </c>
       <c r="F154" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>253</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>73</v>
       </c>
       <c r="F155" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>255</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>73</v>
       </c>
       <c r="F156" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>257</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>73</v>
       </c>
       <c r="F158" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
@@ -5637,99 +5637,99 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>267</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>96</v>
       </c>
       <c r="F164" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>269</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>73</v>
       </c>
       <c r="F165" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>271</v>
       </c>
       <c r="D166">
         <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>73</v>
       </c>
       <c r="F166" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>272</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>273</v>
       </c>
       <c r="D168">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>275</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>73</v>
       </c>
       <c r="F169" t="s">
         <v>217</v>
       </c>
     </row>
@@ -6005,51 +6005,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>300</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>73</v>
       </c>
       <c r="F186" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>302</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>31</v>
       </c>
       <c r="F187" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>303</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>38</v>
       </c>
       <c r="F188" t="s">
         <v>157</v>
       </c>
     </row>
@@ -6175,51 +6175,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>314</v>
       </c>
       <c r="D196">
         <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>73</v>
       </c>
       <c r="F196" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>316</v>
       </c>
       <c r="D197">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>73</v>
       </c>
       <c r="F197" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>318</v>
       </c>
       <c r="D198">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
@@ -6387,51 +6387,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>334</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>93</v>
       </c>
       <c r="F209" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>335</v>
       </c>
       <c r="D210">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>73</v>
       </c>
       <c r="F210" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>337</v>
       </c>
       <c r="D211">
         <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>116</v>
       </c>
       <c r="F211" t="s">
         <v>130</v>
       </c>
     </row>
@@ -6500,68 +6500,68 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>344</v>
       </c>
       <c r="D216">
         <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>52</v>
       </c>
       <c r="F216" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>346</v>
       </c>
       <c r="D217">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>73</v>
       </c>
       <c r="F217" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>347</v>
       </c>
       <c r="D218">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>73</v>
       </c>
       <c r="F218" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>349</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>73</v>
       </c>
       <c r="F219" t="s">
         <v>74</v>
       </c>
     </row>
@@ -6602,51 +6602,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>353</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>73</v>
       </c>
       <c r="F222" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>354</v>
       </c>
       <c r="D223">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>73</v>
       </c>
       <c r="F223" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="C224" t="s">
         <v>356</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>73</v>
       </c>
       <c r="F224" t="s">
         <v>277</v>
       </c>
     </row>
@@ -6783,153 +6783,153 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>366</v>
       </c>
       <c r="D233">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>73</v>
       </c>
       <c r="F233" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>367</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>73</v>
       </c>
       <c r="F234" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="C235" t="s">
         <v>368</v>
       </c>
       <c r="D235">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>96</v>
       </c>
       <c r="F235" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>369</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>73</v>
       </c>
       <c r="F236" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="C237" t="s">
         <v>371</v>
       </c>
       <c r="D237">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>62</v>
       </c>
       <c r="F237" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>372</v>
       </c>
       <c r="D238">
         <v>15</v>
       </c>
       <c r="E238" t="s">
         <v>73</v>
       </c>
       <c r="F238" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>374</v>
       </c>
       <c r="D239">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>73</v>
       </c>
       <c r="F239" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>376</v>
       </c>
       <c r="D240">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>73</v>
       </c>
       <c r="F240" t="s">
         <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7013,102 +7013,102 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>379</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>380</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>381</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>382</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>383</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>384</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7343,51 +7343,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>400</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>401</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>67</v>
       </c>
       <c r="F23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>402</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>67</v>
       </c>
       <c r="F24" t="s">
@@ -7454,51 +7454,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>407</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>408</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>409</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -7528,51 +7528,51 @@
       </c>
       <c r="C32" t="s">
         <v>412</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>414</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>141</v>
       </c>
       <c r="F33" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>415</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
@@ -7665,88 +7665,88 @@
       </c>
       <c r="C39" t="s">
         <v>424</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>38</v>
       </c>
       <c r="F39" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>425</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>426</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>427</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>428</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>160</v>
       </c>
       <c r="F43" t="s">
         <v>182</v>
       </c>
     </row>
@@ -7756,108 +7756,108 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>429</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>430</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>73</v>
       </c>
       <c r="F45" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>431</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>432</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
       <c r="F47" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>433</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>38</v>
       </c>
       <c r="F48" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>434</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>46</v>
       </c>
       <c r="F49" t="s">
@@ -8204,51 +8204,51 @@
       </c>
       <c r="C67" t="s">
         <v>456</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>31</v>
       </c>
       <c r="F67" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>457</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>160</v>
       </c>
       <c r="F68" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>458</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>46</v>
       </c>
       <c r="F69" t="s">
@@ -8264,51 +8264,51 @@
       </c>
       <c r="C70" t="s">
         <v>460</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>461</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>116</v>
       </c>
       <c r="F71" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>462</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
     </row>
@@ -8421,51 +8421,51 @@
       </c>
       <c r="C78" t="s">
         <v>469</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>96</v>
       </c>
       <c r="F78" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>470</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>471</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
@@ -8492,91 +8492,91 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>473</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>474</v>
       </c>
       <c r="D83">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>31</v>
       </c>
       <c r="F83" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>476</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>67</v>
       </c>
       <c r="F84" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>477</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>46</v>
       </c>
       <c r="F85" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>478</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>116</v>
       </c>
       <c r="F86" t="s">
@@ -8649,51 +8649,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>482</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>483</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>141</v>
       </c>
       <c r="F91" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>484</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>160</v>
       </c>
       <c r="F92" t="s">
@@ -8709,51 +8709,51 @@
       </c>
       <c r="C93" t="s">
         <v>486</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>73</v>
       </c>
       <c r="F93" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>487</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
       <c r="F94" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>489</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>116</v>
       </c>
       <c r="F95" t="s">
@@ -8806,51 +8806,51 @@
       </c>
       <c r="C98" t="s">
         <v>492</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>46</v>
       </c>
       <c r="F98" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>493</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>494</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>38</v>
       </c>
       <c r="F100" t="s">
         <v>397</v>
       </c>
     </row>
@@ -8900,91 +8900,91 @@
       </c>
       <c r="C103" t="s">
         <v>497</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>220</v>
       </c>
       <c r="F103" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>499</v>
       </c>
       <c r="D104">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>73</v>
       </c>
       <c r="F104" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>500</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>38</v>
       </c>
       <c r="F105" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>501</v>
       </c>
       <c r="D106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>38</v>
       </c>
       <c r="F106" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>503</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>38</v>
       </c>
       <c r="F107" t="s">
@@ -9217,51 +9217,51 @@
       </c>
       <c r="C119" t="s">
         <v>516</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>46</v>
       </c>
       <c r="F119" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>517</v>
       </c>
       <c r="D120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>152</v>
       </c>
       <c r="F120" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>519</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>73</v>
       </c>
       <c r="F121" t="s">
@@ -9445,51 +9445,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>530</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>31</v>
       </c>
       <c r="F131" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>531</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>160</v>
       </c>
       <c r="F132" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>532</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>220</v>
       </c>
       <c r="F133" t="s">
         <v>533</v>
       </c>
     </row>
@@ -9547,68 +9547,68 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>537</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>73</v>
       </c>
       <c r="F137" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>538</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>38</v>
       </c>
       <c r="F138" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>539</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>73</v>
       </c>
       <c r="F139" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>540</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>541</v>
       </c>
       <c r="F140" t="s">
         <v>542</v>
       </c>
     </row>
@@ -9717,68 +9717,68 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>551</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>141</v>
       </c>
       <c r="F147" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>552</v>
       </c>
       <c r="D148">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>93</v>
       </c>
       <c r="F148" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>553</v>
       </c>
       <c r="D149">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>73</v>
       </c>
       <c r="F149" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>554</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>52</v>
       </c>
       <c r="F150" t="s">
         <v>345</v>
       </c>
     </row>
@@ -9881,51 +9881,51 @@
         <v>112</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>562</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>563</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>46</v>
       </c>
       <c r="F158" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>564</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>73</v>
       </c>
       <c r="F159" t="s">
         <v>370</v>
       </c>
     </row>
@@ -9977,51 +9977,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>568</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>31</v>
       </c>
       <c r="F163" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>569</v>
       </c>
       <c r="D164">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>67</v>
       </c>
       <c r="F164" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>571</v>
       </c>
       <c r="D165">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
       <c r="F165" t="s">
         <v>468</v>
       </c>
     </row>
@@ -10124,51 +10124,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>578</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>579</v>
       </c>
       <c r="F172" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>581</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>67</v>
       </c>
       <c r="F173" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>582</v>
       </c>
       <c r="D174">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>73</v>
       </c>
       <c r="F174" t="s">
         <v>204</v>
       </c>
     </row>
@@ -10350,51 +10350,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>597</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>598</v>
       </c>
       <c r="F186" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>599</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>73</v>
       </c>
       <c r="F187" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>600</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>116</v>
       </c>
       <c r="F188" t="s">
         <v>601</v>
       </c>
     </row>
@@ -10466,232 +10466,232 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>607</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>73</v>
       </c>
       <c r="F193" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>609</v>
       </c>
       <c r="D194">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>73</v>
       </c>
       <c r="F194" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>610</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>52</v>
       </c>
       <c r="F195" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>611</v>
       </c>
       <c r="D196">
         <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>73</v>
       </c>
       <c r="F196" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>612</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>73</v>
       </c>
       <c r="F197" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>614</v>
       </c>
       <c r="D198">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>96</v>
       </c>
       <c r="F198" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>615</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>160</v>
       </c>
       <c r="F199" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>616</v>
       </c>
       <c r="D200">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>617</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>116</v>
       </c>
       <c r="F201" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>618</v>
       </c>
       <c r="D202">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>52</v>
       </c>
       <c r="F202" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>619</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>621</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>73</v>
       </c>
       <c r="F204" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>622</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>93</v>
       </c>
       <c r="F205" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>624</v>
       </c>
       <c r="D206">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>93</v>
       </c>
       <c r="F206" t="s">
         <v>623</v>
       </c>
     </row>
@@ -11074,51 +11074,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="C230" t="s">
         <v>653</v>
       </c>
       <c r="D230">
         <v>19</v>
       </c>
       <c r="E230" t="s">
         <v>73</v>
       </c>
       <c r="F230" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>654</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>73</v>
       </c>
       <c r="F231" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>656</v>
       </c>
       <c r="D232">
         <v>18</v>
       </c>
       <c r="E232" t="s">
         <v>73</v>
       </c>
       <c r="F232" t="s">
         <v>148</v>
       </c>
     </row>
@@ -11139,51 +11139,51 @@
         <v>187</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>658</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>659</v>
       </c>
       <c r="D235">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>31</v>
       </c>
       <c r="F235" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>660</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>52</v>
       </c>
       <c r="F236" t="s">
         <v>413</v>
       </c>
     </row>
@@ -11207,102 +11207,102 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>236</v>
       </c>
       <c r="C238" t="s">
         <v>662</v>
       </c>
       <c r="D238">
         <v>17</v>
       </c>
       <c r="E238" t="s">
         <v>160</v>
       </c>
       <c r="F238" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="C239" t="s">
         <v>663</v>
       </c>
       <c r="D239">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>73</v>
       </c>
       <c r="F239" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="C240" t="s">
         <v>664</v>
       </c>
       <c r="D240">
         <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>93</v>
       </c>
       <c r="F240" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>665</v>
       </c>
       <c r="D241">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E241" t="s">
         <v>73</v>
       </c>
       <c r="F241" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>666</v>
       </c>
       <c r="D242">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E242" t="s">
         <v>220</v>
       </c>
       <c r="F242" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>667</v>
       </c>
       <c r="D243">
         <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>70</v>
       </c>
       <c r="F243" t="s">
         <v>71</v>
       </c>
     </row>
@@ -11343,51 +11343,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="C246" t="s">
         <v>670</v>
       </c>
       <c r="D246">
         <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>73</v>
       </c>
       <c r="F246" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="C247" t="s">
         <v>671</v>
       </c>
       <c r="D247">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E247" t="s">
         <v>73</v>
       </c>
       <c r="F247" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="C248" t="s">
         <v>673</v>
       </c>
       <c r="D248">
         <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>152</v>
       </c>
       <c r="F248" t="s">
         <v>674</v>
       </c>
     </row>
@@ -11428,51 +11428,51 @@
     <row r="251" spans="1:6">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="C251" t="s">
         <v>677</v>
       </c>
       <c r="D251">
         <v>17</v>
       </c>
       <c r="E251" t="s">
         <v>160</v>
       </c>
       <c r="F251" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>250</v>
       </c>
       <c r="C252" t="s">
         <v>678</v>
       </c>
       <c r="D252">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E252" t="s">
         <v>73</v>
       </c>
       <c r="F252" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="C253" t="s">
         <v>680</v>
       </c>
       <c r="D253">
         <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>62</v>
       </c>
       <c r="F253" t="s">
         <v>63</v>
       </c>
     </row>
@@ -11793,51 +11793,51 @@
         <v>706</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>707</v>
       </c>
       <c r="D273">
         <v>16</v>
       </c>
       <c r="E273" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>708</v>
       </c>
       <c r="D274">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E274" t="s">
         <v>96</v>
       </c>
       <c r="F274" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="C275" t="s">
         <v>709</v>
       </c>
       <c r="D275">
         <v>18</v>
       </c>
       <c r="E275" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>274</v>
@@ -11926,82 +11926,82 @@
     <row r="281" spans="1:6">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="C281" t="s">
         <v>715</v>
       </c>
       <c r="D281">
         <v>17</v>
       </c>
       <c r="E281" t="s">
         <v>73</v>
       </c>
       <c r="F281" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="C282" t="s">
         <v>716</v>
       </c>
       <c r="D282">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E282" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="C283" t="s">
         <v>717</v>
       </c>
       <c r="D283">
         <v>17</v>
       </c>
       <c r="E283" t="s">
         <v>31</v>
       </c>
       <c r="F283" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>282</v>
       </c>
       <c r="C284" t="s">
         <v>718</v>
       </c>
       <c r="D284">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E284" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="C285" t="s">
         <v>719</v>
       </c>
       <c r="D285">
         <v>18</v>
       </c>
       <c r="E285" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>284</v>
       </c>
       <c r="C286" t="s">
         <v>720</v>