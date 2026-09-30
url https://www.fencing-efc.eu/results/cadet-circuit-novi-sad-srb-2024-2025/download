--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1976,51 +1976,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2073,51 +2073,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
@@ -2190,91 +2190,91 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
@@ -2747,68 +2747,68 @@
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>73</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>33</v>
       </c>
       <c r="F48" t="s">
@@ -2904,51 +2904,51 @@
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3121,71 +3121,71 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>110</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>55</v>
       </c>
       <c r="F65" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
@@ -3515,51 +3515,51 @@
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>55</v>
       </c>
       <c r="F86" t="s">
@@ -3615,51 +3615,51 @@
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>73</v>
       </c>
       <c r="F89" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
@@ -3732,51 +3732,51 @@
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>73</v>
       </c>
       <c r="F95" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>73</v>
       </c>
       <c r="F97" t="s">
@@ -4117,51 +4117,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>140</v>
       </c>
       <c r="F115" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E116" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>55</v>
       </c>
       <c r="F117" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
@@ -4400,51 +4400,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>218</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>140</v>
       </c>
       <c r="F132" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>177</v>
       </c>
       <c r="F133" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>110</v>
       </c>
       <c r="F134" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4468,102 +4468,102 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>14</v>
       </c>
       <c r="E136" t="s">
         <v>177</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>224</v>
       </c>
       <c r="D137">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>110</v>
       </c>
       <c r="F137" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>177</v>
       </c>
       <c r="F138" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>227</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>73</v>
       </c>
       <c r="F139" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>228</v>
       </c>
       <c r="D140">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>177</v>
       </c>
       <c r="F140" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>140</v>
       </c>
       <c r="F141" t="s">
         <v>189</v>
       </c>
     </row>
@@ -4655,51 +4655,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>235</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>177</v>
       </c>
       <c r="F147" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>237</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>177</v>
       </c>
       <c r="F148" t="s">
         <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5023,51 +5023,51 @@
       </c>
       <c r="C16" t="s">
         <v>258</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>260</v>
       </c>
       <c r="D17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>261</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5120,71 +5120,71 @@
       </c>
       <c r="C21" t="s">
         <v>265</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>266</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>267</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>268</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>132</v>
       </c>
     </row>
@@ -5611,71 +5611,71 @@
       </c>
       <c r="C46" t="s">
         <v>296</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>134</v>
       </c>
       <c r="F46" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>298</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>299</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>300</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>180</v>
       </c>
     </row>
@@ -5728,51 +5728,51 @@
       </c>
       <c r="C52" t="s">
         <v>304</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>33</v>
       </c>
       <c r="F52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>305</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>306</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -6153,51 +6153,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>329</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>330</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>331</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>55</v>
       </c>
       <c r="F76" t="s">
@@ -6695,51 +6695,51 @@
       </c>
       <c r="C102" t="s">
         <v>363</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>55</v>
       </c>
       <c r="F102" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>364</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>365</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" t="s">
@@ -7089,51 +7089,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>389</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>390</v>
       </c>
       <c r="D123">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>391</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>110</v>
       </c>
       <c r="F124" t="s">
@@ -7263,102 +7263,102 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>401</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>73</v>
       </c>
       <c r="F131" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>403</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>404</v>
       </c>
       <c r="D133">
         <v>14</v>
       </c>
       <c r="E133" t="s">
         <v>55</v>
       </c>
       <c r="F133" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>405</v>
       </c>
       <c r="D134">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>33</v>
       </c>
       <c r="F134" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>407</v>
       </c>
       <c r="D135">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>408</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>33</v>
       </c>
       <c r="F136" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
@@ -7413,51 +7413,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>413</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>177</v>
       </c>
       <c r="F140" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>415</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>17</v>
       </c>
       <c r="F141" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>416</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>397</v>
       </c>
       <c r="F142" t="s">
         <v>398</v>
       </c>
     </row>
@@ -7549,68 +7549,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>423</v>
       </c>
       <c r="D148">
         <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>110</v>
       </c>
       <c r="F148" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>424</v>
       </c>
       <c r="D149">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>33</v>
       </c>
       <c r="F149" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>426</v>
       </c>
       <c r="D150">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>110</v>
       </c>
       <c r="F150" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>427</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>177</v>
       </c>
       <c r="F151" t="s">
         <v>359</v>
       </c>
     </row>
@@ -7798,119 +7798,119 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>440</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>441</v>
       </c>
       <c r="D164">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>24</v>
       </c>
       <c r="F164" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>442</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>110</v>
       </c>
       <c r="F165" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>443</v>
       </c>
       <c r="D166">
         <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>55</v>
       </c>
       <c r="F166" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>444</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>177</v>
       </c>
       <c r="F167" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>445</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>177</v>
       </c>
       <c r="F168" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>446</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>177</v>
       </c>
       <c r="F169" t="s">
         <v>192</v>
       </c>
     </row>