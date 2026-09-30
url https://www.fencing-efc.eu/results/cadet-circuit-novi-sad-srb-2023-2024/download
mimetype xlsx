--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2160,51 +2160,51 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
@@ -2731,71 +2731,71 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46" t="s">
@@ -2968,51 +2968,51 @@
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3202,51 +3202,51 @@
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>89</v>
       </c>
       <c r="F69" t="s">
@@ -3282,71 +3282,71 @@
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>127</v>
       </c>
       <c r="F71" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>127</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>61</v>
       </c>
     </row>
@@ -3433,51 +3433,51 @@
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>140</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>69</v>
       </c>
       <c r="F80" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -3547,51 +3547,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>89</v>
       </c>
       <c r="F86" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>61</v>
       </c>
     </row>
@@ -3977,51 +3977,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="C108" t="s">
         <v>179</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>127</v>
       </c>
       <c r="F108" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>127</v>
       </c>
       <c r="F109" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>89</v>
       </c>
       <c r="F110" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4470,51 +4470,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>216</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>217</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>201</v>
       </c>
       <c r="F3" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>218</v>
@@ -4537,65 +4537,65 @@
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>222</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>223</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>111</v>
       </c>
       <c r="F7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>225</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>226</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1</v>
@@ -4605,51 +4605,51 @@
       </c>
       <c r="C10" t="s">
         <v>228</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>167</v>
       </c>
       <c r="F10" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>230</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>231</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -4665,51 +4665,51 @@
       </c>
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>233</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>234</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -4845,51 +4845,51 @@
       </c>
       <c r="C22" t="s">
         <v>242</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>89</v>
       </c>
       <c r="F22" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>14</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>243</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>167</v>
       </c>
       <c r="F23" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>245</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -4962,51 +4962,51 @@
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>167</v>
       </c>
       <c r="F28" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>255</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>111</v>
       </c>
       <c r="F29" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>256</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
@@ -5059,51 +5059,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>261</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>262</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>264</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>26</v>
@@ -5193,51 +5193,51 @@
       </c>
       <c r="C40" t="s">
         <v>271</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>32</v>
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>272</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>273</v>
       </c>
       <c r="F41" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>33</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>275</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
@@ -5444,88 +5444,88 @@
       </c>
       <c r="C53" t="s">
         <v>288</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>111</v>
       </c>
       <c r="F53" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>45</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>290</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>58</v>
       </c>
       <c r="F54" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>291</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>47</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>292</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="F56" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>294</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
@@ -5906,91 +5906,91 @@
       </c>
       <c r="C77" t="s">
         <v>318</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>55</v>
       </c>
       <c r="F77" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>69</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>319</v>
       </c>
       <c r="D78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>55</v>
       </c>
       <c r="F78" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>320</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>75</v>
       </c>
       <c r="F79" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>71</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>321</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>89</v>
       </c>
       <c r="F80" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>72</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>322</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>89</v>
       </c>
       <c r="F81" t="s">
@@ -6066,51 +6066,51 @@
       </c>
       <c r="C85" t="s">
         <v>327</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>308</v>
       </c>
       <c r="F85" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>77</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>329</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>140</v>
       </c>
       <c r="F86" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>330</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>61</v>
       </c>
     </row>
@@ -6460,111 +6460,111 @@
       </c>
       <c r="C105" t="s">
         <v>350</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
       <c r="F105" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>351</v>
       </c>
       <c r="D106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>352</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>99</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>353</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>58</v>
       </c>
       <c r="F108" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>99</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>354</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>101</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>355</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>111</v>
       </c>
       <c r="F110" t="s">
         <v>289</v>
       </c>
     </row>
@@ -6951,91 +6951,91 @@
       </c>
       <c r="C130" t="s">
         <v>383</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>127</v>
       </c>
       <c r="F130" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>122</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>384</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>122</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>385</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>89</v>
       </c>
       <c r="F132" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>124</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>386</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>124</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>387</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>75</v>
       </c>
       <c r="F134" t="s">
         <v>94</v>
       </c>
     </row>
@@ -7048,51 +7048,51 @@
       </c>
       <c r="C135" t="s">
         <v>388</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>89</v>
       </c>
       <c r="F135" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>389</v>
       </c>
       <c r="D136">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>128</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>390</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>164</v>
       </c>
       <c r="F137" t="s">
@@ -7662,51 +7662,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>163</v>
       </c>
       <c r="C172" t="s">
         <v>430</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>140</v>
       </c>
       <c r="F172" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>164</v>
       </c>
       <c r="C173" t="s">
         <v>431</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>69</v>
       </c>
       <c r="F173" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
       </c>
       <c r="C174" t="s">
         <v>432</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>75</v>
       </c>
       <c r="F174" t="s">
         <v>412</v>
       </c>
     </row>
@@ -7857,82 +7857,82 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>443</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>127</v>
       </c>
       <c r="F184" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>445</v>
       </c>
       <c r="D185">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>177</v>
       </c>
       <c r="C186" t="s">
         <v>446</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>69</v>
       </c>
       <c r="F186" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>178</v>
       </c>
       <c r="C187" t="s">
         <v>447</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
       </c>
       <c r="C188" t="s">
         <v>448</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>75</v>
       </c>
       <c r="F188" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
@@ -7987,51 +7987,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>183</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192">
         <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>75</v>
       </c>
       <c r="F192" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>453</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>140</v>
       </c>
       <c r="F193" t="s">
         <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>