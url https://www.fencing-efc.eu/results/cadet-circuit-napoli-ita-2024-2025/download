--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1381,51 +1381,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1686,68 +1686,68 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
@@ -1793,51 +1793,51 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>56</v>
       </c>
       <c r="F30" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>56</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -2001,51 +2001,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
@@ -2060,51 +2060,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>78</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>79</v>
       </c>
       <c r="F48" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
@@ -2291,85 +2291,85 @@
         <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>99</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>100</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>101</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>56</v>
       </c>
       <c r="F66" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>104</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
@@ -2390,51 +2390,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>106</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>107</v>
       </c>
       <c r="F69" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>109</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>56</v>
       </c>
       <c r="F70" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2534,51 +2534,51 @@
         <v>57</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>122</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>123</v>
       </c>
       <c r="D79">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>124</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>125</v>
@@ -3065,51 +3065,51 @@
       </c>
       <c r="C15" t="s">
         <v>165</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>166</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>167</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -3162,51 +3162,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>170</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>171</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>172</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3219,68 +3219,68 @@
       </c>
       <c r="C23" t="s">
         <v>173</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>175</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>176</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>177</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -3751,51 +3751,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>209</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>210</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
       <c r="F53" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>212</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -4130,51 +4130,51 @@
       </c>
       <c r="C72" t="s">
         <v>236</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>238</v>
       </c>
       <c r="D73">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>239</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
@@ -4224,51 +4224,51 @@
       </c>
       <c r="C77" t="s">
         <v>244</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>245</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>246</v>
       </c>
       <c r="D79">
         <v>15</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
@@ -4335,51 +4335,51 @@
       </c>
       <c r="C83" t="s">
         <v>250</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>28</v>
       </c>
       <c r="F83" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>251</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>56</v>
       </c>
       <c r="F84" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>252</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>79</v>
       </c>
       <c r="F85" t="s">
@@ -4537,51 +4537,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="C94" t="s">
         <v>265</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>56</v>
       </c>
       <c r="F94" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>267</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>268</v>
       </c>
       <c r="F95" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="C96" t="s">
         <v>270</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>