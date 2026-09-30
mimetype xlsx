--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1754,51 +1754,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
@@ -2157,51 +2157,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2288,51 +2288,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>62</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>64</v>
       </c>
       <c r="F40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>66</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>67</v>
       </c>
       <c r="F41" t="s">
@@ -2485,51 +2485,51 @@
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>71</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
@@ -2644,51 +2644,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>81</v>
       </c>
       <c r="F59" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>99</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2852,51 +2852,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>117</v>
       </c>
       <c r="F71" t="s">
@@ -3026,51 +3026,51 @@
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>42</v>
       </c>
       <c r="F78" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>130</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>132</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
       <c r="F80" t="s">
@@ -3106,51 +3106,51 @@
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>67</v>
       </c>
       <c r="F82" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>67</v>
       </c>
       <c r="F83" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>42</v>
       </c>
       <c r="F84" t="s">
@@ -3166,51 +3166,51 @@
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>55</v>
       </c>
       <c r="F85" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>140</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
@@ -3220,51 +3220,51 @@
       </c>
       <c r="C88" t="s">
         <v>143</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>42</v>
       </c>
       <c r="F88" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>42</v>
       </c>
       <c r="F89" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>42</v>
       </c>
       <c r="F90" t="s">
@@ -3605,51 +3605,51 @@
         <v>177</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>42</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>45</v>
       </c>
       <c r="F113" t="s">
         <v>46</v>
       </c>
     </row>
@@ -3735,51 +3735,51 @@
         <v>156</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>60</v>
       </c>
       <c r="F120" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>42</v>
       </c>
       <c r="F121" t="s">
         <v>144</v>
       </c>
     </row>
@@ -3950,51 +3950,51 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>201</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>202</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>203</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
@@ -4018,102 +4018,102 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>205</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>206</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>207</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>208</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>209</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>210</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
@@ -4154,51 +4154,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>214</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>215</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>216</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
@@ -4256,71 +4256,71 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>220</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>221</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>222</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>223</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
       <c r="F26" t="s">
@@ -4737,51 +4737,51 @@
       </c>
       <c r="C49" t="s">
         <v>253</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>254</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>199</v>
       </c>
       <c r="F50" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>256</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
@@ -4811,51 +4811,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>259</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>260</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>45</v>
       </c>
       <c r="F54" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>261</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>67</v>
       </c>
       <c r="F55" t="s">
@@ -4891,91 +4891,91 @@
       </c>
       <c r="C57" t="s">
         <v>263</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>264</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>126</v>
       </c>
       <c r="F58" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>266</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>268</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>42</v>
       </c>
       <c r="F60" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>269</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>55</v>
       </c>
       <c r="F61" t="s">
@@ -5048,51 +5048,51 @@
       </c>
       <c r="C65" t="s">
         <v>274</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>275</v>
       </c>
       <c r="F65" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>277</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>279</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>67</v>
       </c>
       <c r="F67" t="s">
@@ -5635,51 +5635,51 @@
       </c>
       <c r="C96" t="s">
         <v>310</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>67</v>
       </c>
       <c r="F96" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>311</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>312</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
@@ -5709,51 +5709,51 @@
       </c>
       <c r="C100" t="s">
         <v>315</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>316</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>317</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>42</v>
       </c>
       <c r="F102" t="s">
         <v>267</v>
       </c>
     </row>
@@ -5860,51 +5860,51 @@
       </c>
       <c r="C108" t="s">
         <v>324</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>60</v>
       </c>
       <c r="F108" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>325</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>126</v>
       </c>
       <c r="F109" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>326</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>67</v>
       </c>
       <c r="F110" t="s">
@@ -6017,51 +6017,51 @@
       </c>
       <c r="C116" t="s">
         <v>334</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>67</v>
       </c>
       <c r="F116" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>335</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>67</v>
       </c>
       <c r="F117" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>336</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>42</v>
       </c>
     </row>
@@ -6094,51 +6094,51 @@
       </c>
       <c r="C120" t="s">
         <v>338</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>42</v>
       </c>
       <c r="F120" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>340</v>
       </c>
       <c r="D121">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>199</v>
       </c>
       <c r="F121" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>341</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>42</v>
       </c>
     </row>
@@ -6165,65 +6165,65 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>343</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>60</v>
       </c>
       <c r="F124" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="C125" t="s">
         <v>345</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>346</v>
       </c>
       <c r="D126">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>67</v>
       </c>
       <c r="F126" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>347</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
@@ -6329,51 +6329,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>357</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>358</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>359</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>67</v>
       </c>
       <c r="F136" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
@@ -6411,124 +6411,124 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>362</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>42</v>
       </c>
       <c r="F139" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>363</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>364</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>365</v>
       </c>
       <c r="D142">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>366</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>60</v>
       </c>
       <c r="F143" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>367</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>368</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>67</v>
       </c>
       <c r="F145" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>369</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>