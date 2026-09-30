--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2418,71 +2418,71 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
@@ -2598,68 +2598,68 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2775,51 +2775,51 @@
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
@@ -3095,71 +3095,71 @@
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
@@ -3372,51 +3372,51 @@
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>39</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
       <c r="F55" t="s">
@@ -3432,51 +3432,51 @@
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -3586,51 +3586,51 @@
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>36</v>
       </c>
       <c r="F64" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>80</v>
       </c>
     </row>
@@ -4394,51 +4394,51 @@
       </c>
       <c r="C105" t="s">
         <v>188</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>189</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>80</v>
       </c>
       <c r="F106" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>190</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>161</v>
       </c>
       <c r="F107" t="s">
@@ -4682,51 +4682,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>208</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>209</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>75</v>
       </c>
       <c r="F121" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>210</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>16</v>
       </c>
       <c r="F122" t="s">
@@ -4742,71 +4742,71 @@
       </c>
       <c r="C123" t="s">
         <v>211</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>212</v>
       </c>
       <c r="F123" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>113</v>
       </c>
       <c r="F124" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>216</v>
       </c>
       <c r="D125">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>23</v>
       </c>
       <c r="F125" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>218</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>166</v>
       </c>
     </row>
@@ -4836,51 +4836,51 @@
       </c>
       <c r="C128" t="s">
         <v>220</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>161</v>
       </c>
       <c r="F128" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>16</v>
       </c>
       <c r="F129" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>222</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>39</v>
       </c>
       <c r="F130" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4969,51 +4969,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>233</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>234</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>39</v>
       </c>
       <c r="F137" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>236</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>36</v>
       </c>
       <c r="F138" t="s">
         <v>237</v>
       </c>
     </row>
@@ -5085,102 +5085,102 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>242</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>16</v>
       </c>
       <c r="F143" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>243</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>36</v>
       </c>
       <c r="F144" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>75</v>
       </c>
       <c r="F145" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>246</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>16</v>
       </c>
       <c r="F146" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>248</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>249</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>16</v>
       </c>
       <c r="F148" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
@@ -5339,51 +5339,51 @@
         <v>231</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>264</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>266</v>
       </c>
       <c r="D160">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>268</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>14</v>
       </c>
     </row>
@@ -5616,51 +5616,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>286</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>16</v>
       </c>
       <c r="F176" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>288</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>289</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>23</v>
       </c>
       <c r="F178" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5998,51 +5998,51 @@
       </c>
       <c r="C7" t="s">
         <v>314</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>201</v>
       </c>
       <c r="F7" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>316</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>317</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
@@ -6692,51 +6692,51 @@
       </c>
       <c r="C42" t="s">
         <v>363</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>364</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>366</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>367</v>
       </c>
     </row>
@@ -6806,51 +6806,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>373</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>374</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
       <c r="F49" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>376</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>39</v>
       </c>
       <c r="F50" t="s">
@@ -6863,51 +6863,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>378</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>379</v>
       </c>
       <c r="D52">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>181</v>
       </c>
       <c r="F52" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>381</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
     </row>
@@ -7634,51 +7634,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>432</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>433</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>36</v>
       </c>
       <c r="F91" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>435</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
@@ -7691,88 +7691,88 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>436</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>437</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>23</v>
       </c>
       <c r="F94" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>438</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>439</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>181</v>
       </c>
       <c r="F96" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>440</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
@@ -7848,51 +7848,51 @@
       </c>
       <c r="C101" t="s">
         <v>446</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>16</v>
       </c>
       <c r="F101" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>447</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>36</v>
       </c>
       <c r="F102" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>448</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
@@ -8262,51 +8262,51 @@
       </c>
       <c r="C122" t="s">
         <v>473</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>157</v>
       </c>
       <c r="F122" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>475</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>75</v>
       </c>
       <c r="F123" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>476</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>157</v>
       </c>
       <c r="F124" t="s">
@@ -8476,51 +8476,51 @@
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>486</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>487</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>23</v>
       </c>
       <c r="F134" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>488</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
@@ -8541,85 +8541,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>490</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>491</v>
       </c>
       <c r="D138">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>113</v>
       </c>
       <c r="F138" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>493</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>16</v>
       </c>
       <c r="F139" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>494</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>116</v>
       </c>
       <c r="F140" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>495</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>39</v>
       </c>
       <c r="F141" t="s">
         <v>367</v>
       </c>
     </row>
@@ -8711,85 +8711,85 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>501</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>16</v>
       </c>
       <c r="F147" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>502</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>16</v>
       </c>
       <c r="F148" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>503</v>
       </c>
       <c r="D149">
         <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>116</v>
       </c>
       <c r="F149" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>504</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>23</v>
       </c>
       <c r="F150" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>506</v>
       </c>
       <c r="D151">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>31</v>
       </c>
       <c r="F151" t="s">
         <v>507</v>
       </c>
     </row>
@@ -8892,51 +8892,51 @@
         <v>58</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>514</v>
       </c>
       <c r="D158">
         <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>515</v>
       </c>
       <c r="D159">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>516</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>517</v>
       </c>
       <c r="F160" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
@@ -9087,82 +9087,82 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>529</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>16</v>
       </c>
       <c r="F170" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>530</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>531</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>532</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>533</v>
       </c>
       <c r="D174">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>39</v>
       </c>
       <c r="F174" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
@@ -9398,51 +9398,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>551</v>
       </c>
       <c r="D189">
         <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>553</v>
       </c>
       <c r="D190">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>554</v>
       </c>
       <c r="D191">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>255</v>
       </c>
       <c r="F191" t="s">
         <v>445</v>
       </c>
     </row>
@@ -9565,150 +9565,150 @@
         <v>480</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>562</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>194</v>
       </c>
       <c r="C200" t="s">
         <v>563</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>16</v>
       </c>
       <c r="F200" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>564</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>39</v>
       </c>
       <c r="F201" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>196</v>
       </c>
       <c r="C202" t="s">
         <v>566</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>567</v>
       </c>
       <c r="F202" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>569</v>
       </c>
       <c r="D203">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>16</v>
       </c>
       <c r="F203" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>570</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>571</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>23</v>
       </c>
       <c r="F205" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>572</v>
       </c>
       <c r="D206">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>75</v>
       </c>
       <c r="F206" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
       </c>
       <c r="C207" t="s">
         <v>574</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>16</v>
       </c>
       <c r="F207" t="s">
         <v>575</v>
       </c>
     </row>