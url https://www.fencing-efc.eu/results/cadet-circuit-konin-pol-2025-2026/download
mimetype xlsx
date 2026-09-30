--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1762,51 +1762,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
@@ -2181,51 +2181,51 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
@@ -2409,51 +2409,51 @@
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>23</v>
       </c>
       <c r="F42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2623,128 +2623,128 @@
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>92</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
@@ -2988,51 +2988,51 @@
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3076,51 +3076,51 @@
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>119</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3244,71 +3244,71 @@
       </c>
       <c r="C85" t="s">
         <v>129</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>131</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>133</v>
       </c>
       <c r="D87">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>135</v>
       </c>
       <c r="D88">
         <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
@@ -3418,51 +3418,51 @@
       </c>
       <c r="C94" t="s">
         <v>142</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>143</v>
       </c>
       <c r="D95">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>144</v>
       </c>
       <c r="D96">
         <v>14</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3686,51 +3686,51 @@
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>157</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>158</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>82</v>
       </c>
       <c r="F109" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>2.5</v>
       </c>
       <c r="C110" t="s">
         <v>159</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
       <c r="F110" t="s">
@@ -3830,51 +3830,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>166</v>
       </c>
       <c r="D117">
         <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="C118" t="s">
         <v>167</v>
       </c>
       <c r="D118">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>168</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
@@ -3980,51 +3980,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>176</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>177</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>47</v>
       </c>
       <c r="F127" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>178</v>
       </c>
       <c r="D128">
         <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
@@ -4087,51 +4087,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>184</v>
       </c>
       <c r="D133">
         <v>14</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>185</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>186</v>
       </c>
       <c r="D135">
         <v>14</v>
       </c>
       <c r="E135" t="s">
         <v>23</v>
       </c>
       <c r="F135" t="s">
         <v>75</v>
       </c>
     </row>
@@ -4237,51 +4237,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>194</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>195</v>
       </c>
       <c r="D143">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>196</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4635,71 +4635,71 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>216</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>217</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>218</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>219</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>210</v>
       </c>
       <c r="F20" t="s">
         <v>220</v>
       </c>
     </row>
@@ -4820,71 +4820,71 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>230</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>231</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>232</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>233</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>97</v>
       </c>
     </row>
@@ -5102,51 +5102,51 @@
       </c>
       <c r="C42" t="s">
         <v>247</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>248</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>47</v>
       </c>
       <c r="F43" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>249</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
@@ -5578,51 +5578,51 @@
       </c>
       <c r="C67" t="s">
         <v>277</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>278</v>
       </c>
       <c r="D68">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>279</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5772,111 +5772,111 @@
       </c>
       <c r="C77" t="s">
         <v>288</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>289</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>291</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>82</v>
       </c>
       <c r="F79" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>292</v>
       </c>
       <c r="D80">
         <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>23</v>
       </c>
       <c r="F80" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>293</v>
       </c>
       <c r="D81">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>294</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5940,68 +5940,68 @@
       </c>
       <c r="C86" t="s">
         <v>298</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>82</v>
       </c>
       <c r="F86" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>300</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>301</v>
       </c>
       <c r="D88">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>302</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
@@ -6128,51 +6128,51 @@
       </c>
       <c r="C96" t="s">
         <v>309</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>310</v>
       </c>
       <c r="F96" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>312</v>
       </c>
       <c r="D97">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E97" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>313</v>
       </c>
       <c r="D98">
         <v>15</v>
       </c>
       <c r="E98" t="s">
         <v>42</v>
       </c>
       <c r="F98" t="s">
         <v>314</v>
       </c>
     </row>
@@ -6205,51 +6205,51 @@
       </c>
       <c r="C100" t="s">
         <v>316</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>318</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>319</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>23</v>
       </c>
       <c r="F102" t="s">
@@ -6305,71 +6305,71 @@
       </c>
       <c r="C105" t="s">
         <v>323</v>
       </c>
       <c r="D105">
         <v>15</v>
       </c>
       <c r="E105" t="s">
         <v>23</v>
       </c>
       <c r="F105" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>325</v>
       </c>
       <c r="D106">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>326</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>328</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>61</v>
       </c>
     </row>
@@ -6382,51 +6382,51 @@
       </c>
       <c r="C109" t="s">
         <v>329</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>330</v>
       </c>
       <c r="D110">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>331</v>
       </c>
       <c r="D111">
         <v>14</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
         <v>286</v>
       </c>
     </row>
@@ -6593,51 +6593,51 @@
       </c>
       <c r="C120" t="s">
         <v>342</v>
       </c>
       <c r="D120">
         <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>82</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>343</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>344</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
@@ -6890,51 +6890,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>360</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>361</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>362</v>
       </c>
       <c r="D140">
         <v>13</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
@@ -6986,102 +6986,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>366</v>
       </c>
       <c r="D144">
         <v>14</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>367</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>368</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>47</v>
       </c>
       <c r="F146" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>369</v>
       </c>
       <c r="D147">
         <v>13</v>
       </c>
       <c r="E147" t="s">
         <v>47</v>
       </c>
       <c r="F147" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>370</v>
       </c>
       <c r="D148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>371</v>
       </c>
       <c r="D149">
         <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>