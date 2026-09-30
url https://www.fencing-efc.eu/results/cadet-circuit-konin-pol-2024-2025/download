--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2203,68 +2203,68 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2471,71 +2471,71 @@
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2619,51 +2619,51 @@
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2790,51 +2790,51 @@
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>83</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>62</v>
       </c>
       <c r="F51" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
@@ -2870,51 +2870,51 @@
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>88</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>89</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
@@ -2947,51 +2947,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>92</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>93</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3101,51 +3101,51 @@
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>103</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>62</v>
       </c>
       <c r="F67" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>105</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3535,51 +3535,51 @@
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>62</v>
       </c>
       <c r="F88" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
@@ -4147,85 +4147,85 @@
         <v>183</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>184</v>
       </c>
       <c r="D121">
         <v>15</v>
       </c>
       <c r="E121" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>188</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>190</v>
       </c>
       <c r="D124">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>191</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>62</v>
       </c>
       <c r="F125" t="s">
         <v>132</v>
       </c>
     </row>
@@ -4246,51 +4246,51 @@
         <v>96</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
         <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>194</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>19</v>
       </c>
       <c r="F128" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>195</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
         <v>72</v>
       </c>
     </row>
@@ -4382,99 +4382,99 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>201</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>19</v>
       </c>
       <c r="F135" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>202</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>19</v>
       </c>
       <c r="F136" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>203</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>204</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>153</v>
       </c>
       <c r="F138" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>205</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>19</v>
       </c>
       <c r="F139" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>206</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>187</v>
       </c>
     </row>
@@ -4566,68 +4566,68 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>214</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>19</v>
       </c>
       <c r="F146" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>215</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>24</v>
       </c>
       <c r="F147" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>216</v>
       </c>
       <c r="D148">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>19</v>
       </c>
       <c r="F148" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>217</v>
       </c>
       <c r="D149">
         <v>14</v>
       </c>
       <c r="E149" t="s">
         <v>19</v>
       </c>
       <c r="F149" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4821,68 +4821,68 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>231</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>232</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>233</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>235</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>119</v>
       </c>
     </row>
@@ -4960,108 +4960,108 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>240</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>241</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>242</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>243</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>244</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>245</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
@@ -5213,51 +5213,51 @@
       </c>
       <c r="C32" t="s">
         <v>254</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>255</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>256</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
@@ -5287,51 +5287,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>259</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>260</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>261</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
@@ -5407,51 +5407,51 @@
       </c>
       <c r="C42" t="s">
         <v>266</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>268</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>269</v>
       </c>
       <c r="F43" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>271</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>122</v>
       </c>
       <c r="F44" t="s">
@@ -5789,68 +5789,68 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>293</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>294</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>295</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>296</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>225</v>
       </c>
       <c r="F65" t="s">
         <v>226</v>
       </c>
     </row>
@@ -5937,145 +5937,145 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>301</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>302</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>303</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>304</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>305</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>306</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>307</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>308</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
@@ -6242,51 +6242,51 @@
       </c>
       <c r="C86" t="s">
         <v>319</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>62</v>
       </c>
       <c r="F86" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>320</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>321</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>220</v>
       </c>
     </row>
@@ -6359,108 +6359,108 @@
       </c>
       <c r="C92" t="s">
         <v>326</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>327</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>328</v>
       </c>
       <c r="D94">
         <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>19</v>
       </c>
       <c r="F94" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>329</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>330</v>
       </c>
       <c r="D96">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>331</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" t="s">
@@ -6616,51 +6616,51 @@
       </c>
       <c r="C105" t="s">
         <v>340</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>341</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>342</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>37</v>
       </c>
     </row>
@@ -6952,51 +6952,51 @@
       </c>
       <c r="C123" t="s">
         <v>362</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>364</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>365</v>
       </c>
       <c r="D125">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
@@ -7126,136 +7126,136 @@
       </c>
       <c r="C132" t="s">
         <v>372</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>95</v>
       </c>
       <c r="F132" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>373</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>374</v>
       </c>
       <c r="D134">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>375</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>24</v>
       </c>
       <c r="F135" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>376</v>
       </c>
       <c r="D136">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>153</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>377</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>164</v>
       </c>
       <c r="F137" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>378</v>
       </c>
       <c r="D138">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
       <c r="F138" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>379</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>82</v>
       </c>
     </row>
@@ -7531,51 +7531,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>399</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>24</v>
       </c>
       <c r="F156" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>400</v>
       </c>
       <c r="D157">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>19</v>
       </c>
       <c r="F157" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>401</v>
       </c>
       <c r="D158">
         <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>225</v>
       </c>
       <c r="F158" t="s">
         <v>229</v>
       </c>
     </row>
@@ -8103,51 +8103,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>437</v>
       </c>
       <c r="D190">
         <v>15</v>
       </c>
       <c r="E190" t="s">
         <v>19</v>
       </c>
       <c r="F190" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>438</v>
       </c>
       <c r="D191">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>19</v>
       </c>
       <c r="F191" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>439</v>
       </c>
       <c r="D192">
         <v>13</v>
       </c>
       <c r="E192" t="s">
         <v>19</v>
       </c>
       <c r="F192" t="s">
         <v>211</v>
       </c>
     </row>