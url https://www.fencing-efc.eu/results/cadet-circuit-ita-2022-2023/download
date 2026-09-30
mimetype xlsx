--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2029,51 +2029,51 @@
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
@@ -2131,51 +2131,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
@@ -2216,51 +2216,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
@@ -2307,68 +2307,68 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2398,51 +2398,51 @@
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>45</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>46</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
@@ -2486,51 +2486,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>53</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
@@ -2753,51 +2753,51 @@
       </c>
       <c r="C48" t="s">
         <v>73</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>78</v>
       </c>
     </row>
@@ -3060,51 +3060,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>97</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>98</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>74</v>
       </c>
       <c r="F67" t="s">
         <v>100</v>
       </c>
     </row>
@@ -3273,51 +3273,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>112</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>113</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>114</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>115</v>
       </c>
       <c r="F79" t="s">
         <v>116</v>
       </c>
     </row>
@@ -3788,88 +3788,88 @@
       </c>
       <c r="C105" t="s">
         <v>150</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>151</v>
       </c>
       <c r="F105" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>153</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>74</v>
       </c>
       <c r="F106" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>155</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>156</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>157</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
@@ -4175,68 +4175,68 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>181</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>183</v>
       </c>
       <c r="D127">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>185</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>57</v>
       </c>
       <c r="F128" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>187</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>52</v>
       </c>
     </row>
@@ -4339,51 +4339,51 @@
         <v>169</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>194</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>196</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>197</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>198</v>
@@ -4728,51 +4728,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>229</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>33</v>
       </c>
       <c r="F161" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>230</v>
       </c>
       <c r="D162">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>33</v>
       </c>
       <c r="F162" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>231</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
@@ -5085,51 +5085,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>253</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>254</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>255</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
@@ -5423,51 +5423,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>273</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>274</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>275</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -5511,51 +5511,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>278</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>279</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>250</v>
       </c>
       <c r="F36" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>281</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5565,128 +5565,128 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>282</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>284</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>57</v>
       </c>
       <c r="F39" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>286</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>250</v>
       </c>
       <c r="F40" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>288</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>250</v>
       </c>
       <c r="F41" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>289</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>290</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>105</v>
       </c>
       <c r="F43" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>291</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6000,51 +6000,51 @@
       </c>
       <c r="C62" t="s">
         <v>311</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>250</v>
       </c>
       <c r="F62" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>312</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>314</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
@@ -6358,51 +6358,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>337</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>338</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>339</v>
       </c>
       <c r="F83" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>341</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6472,51 +6472,51 @@
       </c>
       <c r="C88" t="s">
         <v>347</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>250</v>
       </c>
       <c r="F88" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>348</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>74</v>
       </c>
       <c r="F89" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>349</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6623,51 +6623,51 @@
       </c>
       <c r="C96" t="s">
         <v>358</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>74</v>
       </c>
       <c r="F96" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>360</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>362</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>250</v>
       </c>
       <c r="F98" t="s">
         <v>280</v>
       </c>
     </row>
@@ -6680,51 +6680,51 @@
       </c>
       <c r="C99" t="s">
         <v>363</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>241</v>
       </c>
       <c r="F99" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>365</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>221</v>
       </c>
       <c r="F100" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>367</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>30</v>
       </c>
       <c r="F101" t="s">
@@ -6774,51 +6774,51 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>371</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>372</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>373</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>57</v>
       </c>
       <c r="F106" t="s">
         <v>63</v>
       </c>
     </row>
@@ -6868,51 +6868,51 @@
       </c>
       <c r="C109" t="s">
         <v>376</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>378</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>379</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>33</v>
       </c>
       <c r="F111" t="s">
         <v>34</v>
       </c>
     </row>
@@ -7198,71 +7198,71 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>400</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>401</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>402</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>250</v>
       </c>
       <c r="F129" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>403</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>115</v>
       </c>
       <c r="F130" t="s">
@@ -7407,85 +7407,85 @@
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>415</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>416</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>221</v>
       </c>
       <c r="F141" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>417</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>74</v>
       </c>
       <c r="F142" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>418</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>57</v>
       </c>
       <c r="F143" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>419</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
@@ -7514,51 +7514,51 @@
         <v>52</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>422</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>423</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>424</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>178</v>
       </c>
       <c r="F149" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
@@ -7641,85 +7641,85 @@
         <v>106</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>432</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>433</v>
       </c>
       <c r="D156">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>241</v>
       </c>
       <c r="F156" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>434</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>88</v>
       </c>
       <c r="F157" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>436</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>437</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>88</v>
       </c>
       <c r="F159" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
@@ -8013,51 +8013,51 @@
         <v>130</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>459</v>
       </c>
       <c r="D179">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>460</v>
       </c>
       <c r="D180">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>49</v>
       </c>
       <c r="F180" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>461</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>49</v>
       </c>
       <c r="F181" t="s">
         <v>50</v>
       </c>
     </row>
@@ -8445,51 +8445,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>489</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>115</v>
       </c>
       <c r="F206" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>490</v>
       </c>
       <c r="D207">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>491</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>33</v>
       </c>
       <c r="F208" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>
@@ -8657,51 +8657,51 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>213</v>
       </c>
       <c r="C219" t="s">
         <v>504</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>33</v>
       </c>
       <c r="F219" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>505</v>
       </c>
       <c r="D220">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E220" t="s">
         <v>33</v>
       </c>
       <c r="F220" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>506</v>
       </c>
       <c r="D221">
         <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>33</v>
       </c>
       <c r="F221" t="s">
         <v>236</v>
       </c>
     </row>