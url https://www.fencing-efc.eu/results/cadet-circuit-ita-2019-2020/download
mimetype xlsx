--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2033,51 +2033,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
@@ -2280,51 +2280,51 @@
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
@@ -2365,51 +2365,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
@@ -2433,51 +2433,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>49</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2507,51 +2507,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>56</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>58</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2638,51 +2638,51 @@
       </c>
       <c r="C43" t="s">
         <v>65</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
       <c r="F43" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>70</v>
       </c>
       <c r="F45" t="s">
         <v>71</v>
       </c>
     </row>
@@ -2729,102 +2729,102 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>74</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>80</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
@@ -2874,51 +2874,51 @@
       </c>
       <c r="C56" t="s">
         <v>85</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>87</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>89</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>90</v>
       </c>
     </row>
@@ -2931,51 +2931,51 @@
       </c>
       <c r="C59" t="s">
         <v>91</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>92</v>
       </c>
       <c r="F59" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>95</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
@@ -3002,51 +3002,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>100</v>
       </c>
       <c r="F64" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
@@ -3076,91 +3076,91 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>105</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>106</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>35</v>
       </c>
       <c r="F68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>107</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
       <c r="F69" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>109</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
@@ -3247,51 +3247,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>119</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>120</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>122</v>
       </c>
       <c r="F78" t="s">
         <v>123</v>
       </c>
     </row>
@@ -3355,51 +3355,51 @@
       </c>
       <c r="C82" t="s">
         <v>128</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>35</v>
       </c>
       <c r="F82" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>129</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>130</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
@@ -3750,51 +3750,51 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>153</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>154</v>
       </c>
       <c r="D105">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>156</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3807,71 +3807,71 @@
       </c>
       <c r="C107" t="s">
         <v>157</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>159</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>35</v>
       </c>
       <c r="F108" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>160</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>162</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>70</v>
       </c>
       <c r="F110" t="s">
@@ -4018,51 +4018,51 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>176</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>177</v>
       </c>
       <c r="D119">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>92</v>
       </c>
       <c r="F119" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>179</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>180</v>
       </c>
       <c r="F120" t="s">
@@ -4075,108 +4075,108 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>182</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>183</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>184</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>70</v>
       </c>
       <c r="F123" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>186</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>187</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>31</v>
       </c>
       <c r="F125" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>189</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>31</v>
       </c>
       <c r="F126" t="s">
@@ -4331,82 +4331,82 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>205</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>90</v>
       </c>
       <c r="F135" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>207</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>208</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>70</v>
       </c>
       <c r="F137" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>209</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>210</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>31</v>
       </c>
       <c r="F139" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -4616,51 +4616,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>230</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>92</v>
       </c>
       <c r="F153" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>231</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>180</v>
       </c>
       <c r="F154" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>233</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
@@ -4723,127 +4723,127 @@
         <v>239</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>240</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>241</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>70</v>
       </c>
       <c r="F161" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>243</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>244</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>245</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>246</v>
       </c>
       <c r="F164" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>248</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>249</v>
       </c>
       <c r="D166">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>92</v>
       </c>
       <c r="F166" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>250</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>70</v>
       </c>
       <c r="F167" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4864,51 +4864,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>253</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>90</v>
       </c>
       <c r="F169" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>255</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>92</v>
       </c>
       <c r="F170" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>257</v>
       </c>
       <c r="D171">
         <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
@@ -4926,51 +4926,51 @@
         <v>259</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>260</v>
       </c>
       <c r="D173">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>261</v>
       </c>
       <c r="D174">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>246</v>
       </c>
       <c r="F174" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>263</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
@@ -5130,51 +5130,51 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>274</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>275</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>276</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
@@ -5201,51 +5201,51 @@
       </c>
       <c r="C9" t="s">
         <v>279</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>280</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>281</v>
       </c>
       <c r="F10" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>283</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5352,142 +5352,142 @@
       </c>
       <c r="C17" t="s">
         <v>291</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>293</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>295</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>296</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>297</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>298</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>299</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>300</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5534,51 +5534,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>304</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>305</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>306</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
@@ -5901,51 +5901,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>329</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>330</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>331</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
         <v>132</v>
       </c>
     </row>
@@ -5972,51 +5972,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>333</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>334</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>31</v>
       </c>
       <c r="F52" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>335</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6106,51 +6106,51 @@
       </c>
       <c r="C58" t="s">
         <v>341</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>70</v>
       </c>
       <c r="F58" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>343</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>31</v>
       </c>
       <c r="F59" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>345</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6325,51 +6325,51 @@
       </c>
       <c r="C70" t="s">
         <v>358</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>35</v>
       </c>
       <c r="F70" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>359</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>360</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72" t="s">
         <v>303</v>
       </c>
     </row>
@@ -6814,51 +6814,51 @@
       </c>
       <c r="C97" t="s">
         <v>388</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>180</v>
       </c>
       <c r="F97" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>390</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>35</v>
       </c>
       <c r="F98" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>392</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6996,88 +6996,88 @@
       </c>
       <c r="C107" t="s">
         <v>401</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>192</v>
       </c>
       <c r="F107" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>403</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>404</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>405</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>406</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>192</v>
       </c>
       <c r="F111" t="s">
         <v>407</v>
       </c>
     </row>
@@ -7522,51 +7522,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>438</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>35</v>
       </c>
       <c r="F136" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>440</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>441</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>442</v>
@@ -8178,85 +8178,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>491</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>66</v>
       </c>
       <c r="F179" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>492</v>
       </c>
       <c r="D180">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>92</v>
       </c>
       <c r="F180" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>494</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>92</v>
       </c>
       <c r="F181" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>495</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>92</v>
       </c>
       <c r="F182" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>496</v>
       </c>
       <c r="D183">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>92</v>
       </c>
       <c r="F183" t="s">
         <v>493</v>
       </c>
     </row>