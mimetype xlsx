--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1736,51 +1736,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1946,51 +1946,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2034,51 +2034,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2139,51 +2139,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>41</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>43</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
@@ -2244,51 +2244,51 @@
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
@@ -2443,51 +2443,51 @@
       </c>
       <c r="C43" t="s">
         <v>64</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>66</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>67</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
@@ -2605,51 +2605,51 @@
       </c>
       <c r="C52" t="s">
         <v>75</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>76</v>
       </c>
       <c r="F52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>78</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>79</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
@@ -2810,51 +2810,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>96</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>97</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>98</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
@@ -2915,51 +2915,51 @@
       </c>
       <c r="C69" t="s">
         <v>102</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>103</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>104</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>105</v>
       </c>
       <c r="F71" t="s">
         <v>106</v>
       </c>
     </row>
@@ -3160,85 +3160,85 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>124</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>125</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>126</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>127</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>128</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
@@ -3479,68 +3479,68 @@
       </c>
       <c r="C99" t="s">
         <v>147</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>52</v>
       </c>
       <c r="F99" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>149</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>150</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>52</v>
       </c>
       <c r="F101" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>151</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>52</v>
       </c>
       <c r="F102" t="s">
@@ -3573,105 +3573,105 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>155</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>156</v>
       </c>
       <c r="D105">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>157</v>
       </c>
       <c r="F105" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>159</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>160</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>161</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>162</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>16</v>
       </c>
       <c r="F109" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3681,51 +3681,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>164</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>165</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>52</v>
       </c>
       <c r="F111" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>167</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
     </row>
@@ -3866,51 +3866,51 @@
       </c>
       <c r="C120" t="s">
         <v>178</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>179</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>181</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>16</v>
       </c>
       <c r="F122" t="s">
         <v>30</v>
       </c>
     </row>
@@ -4215,51 +4215,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>204</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>205</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>206</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -4288,65 +4288,65 @@
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>209</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>210</v>
       </c>
       <c r="D146">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>211</v>
       </c>
       <c r="D147">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>212</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>16</v>
       </c>
       <c r="F148" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
@@ -4457,102 +4457,102 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>224</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>225</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>109</v>
       </c>
       <c r="F157" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>226</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>109</v>
       </c>
       <c r="F158" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>227</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>228</v>
       </c>
       <c r="D160">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>109</v>
       </c>
       <c r="F160" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>230</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>109</v>
       </c>
       <c r="F161" t="s">
         <v>137</v>
       </c>
     </row>
@@ -4791,51 +4791,51 @@
       </c>
       <c r="C12" t="s">
         <v>244</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>245</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>246</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
@@ -4885,88 +4885,88 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>250</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>251</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>252</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>253</v>
       </c>
       <c r="F19" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>255</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>256</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
@@ -5451,51 +5451,51 @@
       </c>
       <c r="C48" t="s">
         <v>285</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>286</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>287</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>288</v>
       </c>
     </row>
@@ -5525,51 +5525,51 @@
       </c>
       <c r="C52" t="s">
         <v>290</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>291</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>293</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
     </row>
@@ -5681,119 +5681,119 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>300</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>302</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>303</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>304</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>305</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>306</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
@@ -5843,68 +5843,68 @@
       </c>
       <c r="C70" t="s">
         <v>310</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
       <c r="F70" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>312</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>313</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>315</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>316</v>
       </c>
       <c r="F73" t="s">
@@ -6955,51 +6955,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>394</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>395</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>396</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
@@ -7065,51 +7065,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>403</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>52</v>
       </c>
       <c r="F138" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>404</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>405</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>406</v>
@@ -7155,51 +7155,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>409</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>16</v>
       </c>
       <c r="F144" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>411</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>412</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>109</v>
       </c>
       <c r="F146" t="s">
         <v>110</v>
       </c>
     </row>