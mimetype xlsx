--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1157,51 +1157,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
@@ -1234,51 +1234,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
@@ -1314,71 +1314,71 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
@@ -1965,71 +1965,71 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
@@ -2579,51 +2579,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>144</v>
       </c>
     </row>
@@ -2761,68 +2761,68 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>156</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>162</v>
       </c>
     </row>
@@ -2928,136 +2928,136 @@
         <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>156</v>
       </c>
       <c r="F104" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>128</v>
       </c>
       <c r="F105" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>177</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>128</v>
       </c>
       <c r="F106" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>178</v>
       </c>
       <c r="D107">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>180</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>45</v>
       </c>
     </row>