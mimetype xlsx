--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1794,51 +1794,51 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2081,51 +2081,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2567,102 +2567,102 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>71</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>74</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>75</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
@@ -2797,68 +2797,68 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>87</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>88</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>89</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>38</v>
       </c>
       <c r="F63" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>91</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2953,91 +2953,91 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>97</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>98</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>100</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
       <c r="F72" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>102</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>103</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>104</v>
       </c>
     </row>
@@ -3087,51 +3087,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>109</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>110</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>35</v>
       </c>
       <c r="F78" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>111</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3158,51 +3158,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>113</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>114</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>116</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3235,51 +3235,51 @@
       </c>
       <c r="C85" t="s">
         <v>119</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>21</v>
       </c>
       <c r="F85" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>121</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>122</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
@@ -3337,51 +3337,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>126</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>127</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>128</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>80</v>
       </c>
       <c r="F93" t="s">
         <v>129</v>
       </c>
     </row>
@@ -3411,51 +3411,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>132</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>133</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>38</v>
       </c>
       <c r="F96" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>134</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3542,51 +3542,51 @@
       </c>
       <c r="C102" t="s">
         <v>141</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>38</v>
       </c>
       <c r="F102" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>143</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>144</v>
       </c>
       <c r="F103" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>146</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3636,68 +3636,68 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>150</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>151</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>152</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>153</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>107</v>
       </c>
       <c r="F110" t="s">
         <v>154</v>
       </c>
     </row>
@@ -3912,51 +3912,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>171</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>172</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>173</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>174</v>
       </c>
       <c r="F124" t="s">
         <v>175</v>
       </c>
     </row>
@@ -4125,51 +4125,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>187</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>188</v>
       </c>
       <c r="F134" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>190</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>191</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>192</v>
@@ -4198,68 +4198,68 @@
         <v>194</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>195</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>197</v>
       </c>
       <c r="D140">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>188</v>
       </c>
       <c r="F140" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>199</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>21</v>
       </c>
       <c r="F141" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>201</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -4373,68 +4373,68 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>211</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>47</v>
       </c>
       <c r="F150" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>213</v>
       </c>
       <c r="D151">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>188</v>
       </c>
       <c r="F151" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>214</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>216</v>
       </c>
       <c r="D153">
         <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>188</v>
       </c>
       <c r="F153" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
@@ -4540,51 +4540,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>227</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>188</v>
       </c>
       <c r="F160" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>228</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>107</v>
       </c>
       <c r="F161" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>229</v>
       </c>
       <c r="D162">
         <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>188</v>
       </c>
       <c r="F162" t="s">
         <v>189</v>
       </c>
     </row>
@@ -4636,51 +4636,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>233</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>234</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>107</v>
       </c>
       <c r="F167" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>236</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4866,51 +4866,51 @@
       </c>
       <c r="C7" t="s">
         <v>244</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>245</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>246</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>247</v>
       </c>
     </row>
@@ -5065,51 +5065,51 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>257</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>258</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>259</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
@@ -5380,51 +5380,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>276</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>277</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>278</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5539,51 +5539,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>285</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>286</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>287</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>288</v>
       </c>
       <c r="F47" t="s">
         <v>289</v>
       </c>
     </row>
@@ -5630,51 +5630,51 @@
       </c>
       <c r="C50" t="s">
         <v>292</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>294</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>295</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>296</v>
       </c>
       <c r="F52" t="s">
         <v>297</v>
       </c>
     </row>
@@ -6008,51 +6008,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>320</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>321</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>323</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -6076,51 +6076,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>325</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>326</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>327</v>
       </c>
       <c r="F76" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>329</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6184,51 +6184,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>334</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>335</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>296</v>
       </c>
       <c r="F82" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>336</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6631,68 +6631,68 @@
       </c>
       <c r="C105" t="s">
         <v>368</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>38</v>
       </c>
       <c r="F105" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>370</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>371</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>373</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
@@ -6759,51 +6759,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>379</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>380</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>381</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>167</v>
       </c>
     </row>
@@ -7442,68 +7442,68 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>426</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>144</v>
       </c>
       <c r="F152" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>427</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>144</v>
       </c>
       <c r="F153" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>429</v>
       </c>
       <c r="D154">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>47</v>
       </c>
       <c r="F154" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>430</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>174</v>
       </c>
       <c r="F155" t="s">
         <v>175</v>
       </c>
     </row>
@@ -7606,65 +7606,65 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>438</v>
       </c>
       <c r="D162">
         <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>107</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>439</v>
       </c>
       <c r="D163">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>440</v>
       </c>
       <c r="D164">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>107</v>
       </c>
       <c r="F164" t="s">
         <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>