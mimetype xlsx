--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1528,51 +1528,51 @@
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1858,51 +1858,51 @@
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>43</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>44</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>45</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2515,51 +2515,51 @@
       </c>
       <c r="C64" t="s">
         <v>88</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>90</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>91</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2626,51 +2626,51 @@
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>99</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>100</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>101</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>102</v>
       </c>
       <c r="F72" t="s">
         <v>103</v>
       </c>
     </row>
@@ -2916,108 +2916,108 @@
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>124</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>125</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>127</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>128</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>129</v>
       </c>
       <c r="F89" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>130</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>131</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>132</v>
       </c>
     </row>
@@ -3052,107 +3052,107 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>135</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
       <c r="F94" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>136</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>137</v>
       </c>
       <c r="D96">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>138</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>139</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>128</v>
       </c>
       <c r="D99">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>140</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>141</v>
@@ -3223,51 +3223,51 @@
         <v>147</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>148</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>149</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>93</v>
       </c>
       <c r="F107" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>151</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>152</v>
       </c>
       <c r="F108" t="s">
         <v>153</v>
       </c>
     </row>
@@ -3418,51 +3418,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>166</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>102</v>
       </c>
       <c r="F118" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>168</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>170</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>97</v>
       </c>
       <c r="F120" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
@@ -3639,51 +3639,51 @@
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>180</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>181</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>182</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -3869,51 +3869,51 @@
       </c>
       <c r="C20" t="s">
         <v>194</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>195</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>196</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3923,51 +3923,51 @@
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>197</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>198</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>199</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -4170,51 +4170,51 @@
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>213</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>214</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>215</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -4278,51 +4278,51 @@
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>220</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>221</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>223</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>32</v>
       </c>
     </row>
@@ -4352,51 +4352,51 @@
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>225</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>226</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>227</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4724,51 +4724,51 @@
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>249</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>250</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>251</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
@@ -5034,51 +5034,51 @@
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>270</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>113</v>
       </c>
       <c r="F86" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>273</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>113</v>
       </c>
       <c r="F87" t="s">
@@ -5094,51 +5094,51 @@
       </c>
       <c r="C88" t="s">
         <v>275</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>83</v>
       </c>
       <c r="F88" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>276</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>277</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>152</v>
       </c>
       <c r="F90" t="s">
         <v>278</v>
       </c>
     </row>
@@ -5182,51 +5182,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>281</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>282</v>
       </c>
       <c r="F93" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>284</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>285</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
@@ -5390,51 +5390,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>299</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>152</v>
       </c>
       <c r="F107" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>301</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>152</v>
       </c>
       <c r="F108" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>302</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>45</v>
       </c>
       <c r="F109" t="s">
         <v>66</v>
       </c>
     </row>
@@ -5511,68 +5511,68 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>308</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>45</v>
       </c>
       <c r="F115" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>309</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>311</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>312</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>152</v>
       </c>
       <c r="F118" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
@@ -5593,51 +5593,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>315</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>97</v>
       </c>
       <c r="F120" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>317</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>45</v>
       </c>
       <c r="F121" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>