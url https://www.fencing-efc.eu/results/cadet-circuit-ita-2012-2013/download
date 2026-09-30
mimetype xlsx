--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1632,71 +1632,71 @@
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -1925,51 +1925,51 @@
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2258,71 +2258,71 @@
       </c>
       <c r="C42" t="s">
         <v>66</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>68</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>70</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>72</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2696,68 +2696,68 @@
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>104</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>106</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>107</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>83</v>
       </c>
       <c r="F69" t="s">
         <v>84</v>
       </c>
     </row>
@@ -2790,68 +2790,68 @@
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>111</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>112</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>114</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
@@ -2898,51 +2898,51 @@
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>119</v>
       </c>
       <c r="D78">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>101</v>
       </c>
       <c r="F78" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>120</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>121</v>
       </c>
       <c r="F79" t="s">
@@ -3009,68 +3009,68 @@
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>126</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>127</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>128</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>129</v>
       </c>
       <c r="F85" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>131</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3080,51 +3080,51 @@
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>132</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>133</v>
       </c>
       <c r="D88">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>134</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
@@ -3185,51 +3185,51 @@
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>138</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>139</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>140</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
@@ -3313,51 +3313,51 @@
       </c>
       <c r="C100" t="s">
         <v>148</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>33</v>
       </c>
       <c r="F100" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>150</v>
       </c>
       <c r="D101">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>152</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3461,51 +3461,51 @@
       </c>
       <c r="C108" t="s">
         <v>158</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>159</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>160</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3900,51 +3900,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>192</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>193</v>
       </c>
       <c r="F137" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>195</v>
       </c>
       <c r="D138">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>196</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>198</v>
@@ -4053,51 +4053,51 @@
       </c>
       <c r="C3" t="s">
         <v>201</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>202</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>203</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -4229,51 +4229,51 @@
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>214</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>215</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>216</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
@@ -4548,51 +4548,51 @@
       </c>
       <c r="C30" t="s">
         <v>234</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>235</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>236</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -4841,51 +4841,51 @@
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>254</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>256</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>257</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -5404,51 +5404,51 @@
       </c>
       <c r="C77" t="s">
         <v>291</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>275</v>
       </c>
       <c r="F77" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>292</v>
       </c>
       <c r="D78">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>81</v>
       </c>
       <c r="F78" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>294</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>101</v>
       </c>
       <c r="F79" t="s">
@@ -5515,51 +5515,51 @@
       </c>
       <c r="C83" t="s">
         <v>298</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>300</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>301</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -5819,51 +5819,51 @@
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>319</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>320</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>321</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
@@ -5887,51 +5887,51 @@
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>323</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>324</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>325</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
@@ -6082,51 +6082,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>337</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>338</v>
       </c>
       <c r="D117">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>339</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>340</v>
@@ -6408,51 +6408,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>362</v>
       </c>
       <c r="D138">
         <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
       <c r="F138" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>363</v>
       </c>
       <c r="D139">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>