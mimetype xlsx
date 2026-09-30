--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1862,51 +1862,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -2116,51 +2116,51 @@
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
@@ -2196,51 +2196,51 @@
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>45</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
@@ -2652,71 +2652,71 @@
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>33</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>45</v>
       </c>
       <c r="F52" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
     </row>
@@ -2729,51 +2729,51 @@
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>45</v>
       </c>
       <c r="F54" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
@@ -3111,51 +3111,51 @@
       </c>
       <c r="C74" t="s">
         <v>117</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>118</v>
       </c>
       <c r="D75">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>119</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3345,51 +3345,51 @@
       </c>
       <c r="C86" t="s">
         <v>133</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>45</v>
       </c>
       <c r="F86" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>134</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>135</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3422,71 +3422,71 @@
       </c>
       <c r="C90" t="s">
         <v>138</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>139</v>
       </c>
       <c r="D91">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>30</v>
       </c>
       <c r="F91" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>140</v>
       </c>
       <c r="D92">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>45</v>
       </c>
       <c r="F92" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>141</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>45</v>
       </c>
       <c r="F93" t="s">
@@ -3733,51 +3733,51 @@
       </c>
       <c r="B106">
         <v>2.5</v>
       </c>
       <c r="C106" t="s">
         <v>157</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>2.5</v>
       </c>
       <c r="C107" t="s">
         <v>158</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>159</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>160</v>
       </c>
     </row>
@@ -3984,51 +3984,51 @@
       </c>
       <c r="C119" t="s">
         <v>174</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>2.5</v>
       </c>
       <c r="C120" t="s">
         <v>175</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>2.5</v>
       </c>
       <c r="C121" t="s">
         <v>176</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>110</v>
       </c>
     </row>
@@ -4137,51 +4137,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>185</v>
       </c>
       <c r="D128">
         <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>186</v>
       </c>
       <c r="D129">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>187</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>38</v>
       </c>
     </row>
@@ -4691,51 +4691,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>220</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>222</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
     </row>
@@ -4919,51 +4919,51 @@
       </c>
       <c r="C13" t="s">
         <v>235</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>236</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>237</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>88</v>
       </c>
     </row>
@@ -5067,51 +5067,51 @@
       </c>
       <c r="C21" t="s">
         <v>243</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>244</v>
       </c>
       <c r="F21" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>246</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>248</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>131</v>
       </c>
     </row>
@@ -5164,51 +5164,51 @@
       </c>
       <c r="C26" t="s">
         <v>252</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>254</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>255</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
@@ -5423,51 +5423,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>269</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>270</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>272</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>45</v>
       </c>
       <c r="F42" t="s">
@@ -5500,51 +5500,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>274</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>275</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>276</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
@@ -5648,51 +5648,51 @@
       </c>
       <c r="C52" t="s">
         <v>282</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>283</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>284</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -5782,108 +5782,108 @@
       </c>
       <c r="C59" t="s">
         <v>289</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>290</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>45</v>
       </c>
       <c r="F60" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>291</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>292</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>293</v>
       </c>
       <c r="D63">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>294</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>36</v>
       </c>
     </row>
@@ -6258,71 +6258,71 @@
       </c>
       <c r="C84" t="s">
         <v>319</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>320</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>321</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>322</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6472,51 +6472,51 @@
       </c>
       <c r="C95" t="s">
         <v>330</v>
       </c>
       <c r="D95">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>331</v>
       </c>
       <c r="D96">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>332</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -6686,91 +6686,91 @@
       </c>
       <c r="C106" t="s">
         <v>341</v>
       </c>
       <c r="D106">
         <v>14</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>342</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>45</v>
       </c>
       <c r="F107" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>343</v>
       </c>
       <c r="D108">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>345</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>45</v>
       </c>
       <c r="F109" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>346</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
@@ -6880,51 +6880,51 @@
       </c>
       <c r="C116" t="s">
         <v>353</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>354</v>
       </c>
       <c r="D117">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>355</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>127</v>
       </c>
     </row>
@@ -6965,99 +6965,99 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>358</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>359</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>45</v>
       </c>
       <c r="F122" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>360</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>361</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>362</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>363</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>315</v>
       </c>
       <c r="F126" t="s">
         <v>316</v>
       </c>
     </row>
@@ -7208,51 +7208,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>374</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>376</v>
       </c>
       <c r="D137">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>377</v>
       </c>
       <c r="D138">
         <v>13</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>205</v>
       </c>
     </row>
@@ -7392,51 +7392,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>387</v>
       </c>
       <c r="D147">
         <v>14</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>389</v>
       </c>
       <c r="D148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>390</v>
       </c>
       <c r="D149">
         <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>391</v>
       </c>
     </row>
@@ -7494,51 +7494,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>395</v>
       </c>
       <c r="D153">
         <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>397</v>
       </c>
       <c r="D154">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>344</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>