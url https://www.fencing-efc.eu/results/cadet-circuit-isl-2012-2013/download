--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -806,111 +806,111 @@
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -986,71 +986,71 @@
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">