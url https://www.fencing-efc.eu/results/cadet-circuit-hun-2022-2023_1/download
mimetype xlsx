--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2832,51 +2832,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -3563,71 +3563,71 @@
       </c>
       <c r="C39" t="s">
         <v>91</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>92</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>93</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>95</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
@@ -4254,51 +4254,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>148</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>150</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>151</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
@@ -4314,51 +4314,51 @@
       </c>
       <c r="C77" t="s">
         <v>153</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>45</v>
       </c>
       <c r="F77" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>155</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>156</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
@@ -4374,91 +4374,91 @@
       </c>
       <c r="C80" t="s">
         <v>157</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>158</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>159</v>
       </c>
       <c r="F81" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>161</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
       <c r="F82" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>162</v>
       </c>
       <c r="D83">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>163</v>
       </c>
       <c r="F83" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>165</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
@@ -4554,51 +4554,51 @@
       </c>
       <c r="C89" t="s">
         <v>173</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>21</v>
       </c>
       <c r="F89" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>175</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>33</v>
       </c>
       <c r="F90" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
       <c r="F91" t="s">
@@ -4654,111 +4654,111 @@
       </c>
       <c r="C94" t="s">
         <v>180</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>23</v>
       </c>
       <c r="F94" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>181</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>23</v>
       </c>
       <c r="F95" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>182</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>33</v>
       </c>
       <c r="F96" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>183</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>53</v>
       </c>
       <c r="F97" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>185</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>187</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>53</v>
       </c>
       <c r="F99" t="s">
@@ -5645,51 +5645,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>171</v>
       </c>
       <c r="F147" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>254</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>45</v>
       </c>
       <c r="F148" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>255</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>108</v>
       </c>
       <c r="F149" t="s">
         <v>116</v>
       </c>
     </row>
@@ -5727,51 +5727,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>258</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>259</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>260</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>124</v>
       </c>
       <c r="F154" t="s">
         <v>261</v>
       </c>
     </row>
@@ -6072,99 +6072,99 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>283</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>23</v>
       </c>
       <c r="F173" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>284</v>
       </c>
       <c r="D174">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>286</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
       <c r="F175" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>48</v>
       </c>
       <c r="F176" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>289</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>290</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>292</v>
@@ -6250,51 +6250,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>300</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>23</v>
       </c>
       <c r="F184" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>291</v>
       </c>
       <c r="F185" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>291</v>
       </c>
       <c r="F186" t="s">
         <v>304</v>
       </c>
     </row>
@@ -6451,51 +6451,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>318</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>108</v>
       </c>
       <c r="F196" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>319</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>23</v>
       </c>
       <c r="F197" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>320</v>
       </c>
       <c r="D198">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>119</v>
       </c>
       <c r="F198" t="s">
         <v>321</v>
       </c>
     </row>
@@ -6584,51 +6584,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>328</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>23</v>
       </c>
       <c r="F204" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>329</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>330</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>21</v>
       </c>
       <c r="F206" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
@@ -7158,51 +7158,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>231</v>
       </c>
       <c r="C239" t="s">
         <v>375</v>
       </c>
       <c r="D239">
         <v>20</v>
       </c>
       <c r="E239" t="s">
         <v>21</v>
       </c>
       <c r="F239" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>376</v>
       </c>
       <c r="D240">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E240" t="s">
         <v>48</v>
       </c>
       <c r="F240" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>377</v>
       </c>
       <c r="D241">
         <v>19</v>
       </c>
       <c r="E241" t="s">
         <v>108</v>
       </c>
       <c r="F241" t="s">
         <v>378</v>
       </c>
     </row>
@@ -7243,51 +7243,51 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>381</v>
       </c>
       <c r="D244">
         <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>10</v>
       </c>
       <c r="F244" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>383</v>
       </c>
       <c r="D245">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E245" t="s">
         <v>10</v>
       </c>
       <c r="F245" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>384</v>
       </c>
       <c r="D246">
         <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>163</v>
       </c>
       <c r="F246" t="s">
         <v>385</v>
       </c>
     </row>
@@ -7523,68 +7523,68 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>401</v>
       </c>
       <c r="D261">
         <v>17</v>
       </c>
       <c r="E261" t="s">
         <v>171</v>
       </c>
       <c r="F261" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>258</v>
       </c>
       <c r="C262" t="s">
         <v>402</v>
       </c>
       <c r="D262">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>108</v>
       </c>
       <c r="F262" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>403</v>
       </c>
       <c r="D263">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E263" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>259</v>
       </c>
       <c r="C264" t="s">
         <v>404</v>
       </c>
       <c r="D264">
         <v>20</v>
       </c>
       <c r="E264" t="s">
         <v>48</v>
       </c>
       <c r="F264" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>261</v>
@@ -7769,51 +7769,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>416</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>418</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -7863,71 +7863,71 @@
       </c>
       <c r="C6" t="s">
         <v>421</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>423</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>424</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>425</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
@@ -8023,51 +8023,51 @@
       </c>
       <c r="C14" t="s">
         <v>431</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>433</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>435</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -8203,51 +8203,51 @@
       </c>
       <c r="C23" t="s">
         <v>443</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>444</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>445</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25" t="s">
@@ -8263,51 +8263,51 @@
       </c>
       <c r="C26" t="s">
         <v>446</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
       <c r="F26" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>448</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>449</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28" t="s">
@@ -8323,51 +8323,51 @@
       </c>
       <c r="C29" t="s">
         <v>450</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>451</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>171</v>
       </c>
       <c r="F30" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>452</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -8483,51 +8483,51 @@
       </c>
       <c r="C37" t="s">
         <v>462</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>45</v>
       </c>
       <c r="F37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>463</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>464</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -8603,51 +8603,51 @@
       </c>
       <c r="C43" t="s">
         <v>468</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>470</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>471</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
@@ -8740,51 +8740,51 @@
       </c>
       <c r="C50" t="s">
         <v>477</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>134</v>
       </c>
       <c r="F50" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>479</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>480</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>53</v>
       </c>
       <c r="F52" t="s">
@@ -9174,51 +9174,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>506</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>507</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>508</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
@@ -9454,51 +9454,51 @@
       </c>
       <c r="C86" t="s">
         <v>521</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>523</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>30</v>
       </c>
       <c r="F87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>524</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>53</v>
       </c>
       <c r="F88" t="s">
@@ -9534,51 +9534,51 @@
       </c>
       <c r="C90" t="s">
         <v>527</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>124</v>
       </c>
       <c r="F90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>528</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>119</v>
       </c>
       <c r="F91" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>529</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
@@ -9614,91 +9614,91 @@
       </c>
       <c r="C94" t="s">
         <v>532</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>124</v>
       </c>
       <c r="F94" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>533</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
       <c r="F95" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>534</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>53</v>
       </c>
       <c r="F96" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>535</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>48</v>
       </c>
       <c r="F97" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>536</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>103</v>
       </c>
     </row>
@@ -9945,51 +9945,51 @@
       </c>
       <c r="C111" t="s">
         <v>554</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>556</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>557</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>23</v>
       </c>
       <c r="F113" t="s">
         <v>152</v>
       </c>
     </row>
@@ -10042,51 +10042,51 @@
       </c>
       <c r="C116" t="s">
         <v>560</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>33</v>
       </c>
       <c r="F116" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>561</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>48</v>
       </c>
       <c r="F117" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>562</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>45</v>
       </c>
       <c r="F118" t="s">
@@ -10142,51 +10142,51 @@
       </c>
       <c r="C121" t="s">
         <v>565</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>108</v>
       </c>
       <c r="F121" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>566</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>567</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
@@ -10202,71 +10202,71 @@
       </c>
       <c r="C124" t="s">
         <v>568</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>23</v>
       </c>
       <c r="F124" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>569</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>571</v>
       </c>
       <c r="D126">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>163</v>
       </c>
       <c r="F126" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>573</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>103</v>
       </c>
     </row>
@@ -10622,51 +10622,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>599</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>23</v>
       </c>
       <c r="F148" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>600</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>163</v>
       </c>
       <c r="F149" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>601</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>21</v>
       </c>
       <c r="F150" t="s">
         <v>602</v>
       </c>
     </row>
@@ -10724,136 +10724,136 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>608</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>45</v>
       </c>
       <c r="F154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>609</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>610</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>171</v>
       </c>
       <c r="F156" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>611</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>45</v>
       </c>
       <c r="F157" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>612</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>613</v>
       </c>
       <c r="F158" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>615</v>
       </c>
       <c r="D159">
         <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>21</v>
       </c>
       <c r="F159" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>616</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>617</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>595</v>
       </c>
       <c r="F161" t="s">
         <v>596</v>
       </c>
     </row>
@@ -11081,99 +11081,99 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>635</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>595</v>
       </c>
       <c r="F175" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>636</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>637</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>23</v>
       </c>
       <c r="F177" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>638</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>16</v>
       </c>
       <c r="F178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>639</v>
       </c>
       <c r="D179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>48</v>
       </c>
       <c r="F179" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>641</v>
       </c>
       <c r="D180">
         <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
@@ -11279,51 +11279,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>650</v>
       </c>
       <c r="D187">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>23</v>
       </c>
       <c r="F187" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>651</v>
       </c>
       <c r="D188">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>134</v>
       </c>
       <c r="F188" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>652</v>
       </c>
       <c r="D189">
         <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>653</v>
       </c>
     </row>
@@ -11381,51 +11381,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>657</v>
       </c>
       <c r="D193">
         <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>48</v>
       </c>
       <c r="F193" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>658</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>659</v>
       </c>
       <c r="D195">
         <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>108</v>
       </c>
       <c r="F195" t="s">
         <v>378</v>
       </c>
     </row>
@@ -12255,85 +12255,85 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>243</v>
       </c>
       <c r="C246" t="s">
         <v>719</v>
       </c>
       <c r="D246">
         <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>163</v>
       </c>
       <c r="F246" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>720</v>
       </c>
       <c r="D247">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E247" t="s">
         <v>23</v>
       </c>
       <c r="F247" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>721</v>
       </c>
       <c r="D248">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>45</v>
       </c>
       <c r="F248" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>722</v>
       </c>
       <c r="D249">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>723</v>
       </c>
       <c r="D250">
         <v>19</v>
       </c>
       <c r="E250" t="s">
         <v>108</v>
       </c>
       <c r="F250" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>248</v>
@@ -12371,51 +12371,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>726</v>
       </c>
       <c r="D253">
         <v>19</v>
       </c>
       <c r="E253" t="s">
         <v>48</v>
       </c>
       <c r="F253" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>727</v>
       </c>
       <c r="D254">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>108</v>
       </c>
       <c r="F254" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>728</v>
       </c>
       <c r="D255">
         <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>171</v>
       </c>
       <c r="F255" t="s">
         <v>371</v>
       </c>
     </row>
@@ -12688,51 +12688,51 @@
     <row r="272" spans="1:6">
       <c r="A272">
         <v>269</v>
       </c>
       <c r="C272" t="s">
         <v>747</v>
       </c>
       <c r="D272">
         <v>17</v>
       </c>
       <c r="E272" t="s">
         <v>171</v>
       </c>
       <c r="F272" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>748</v>
       </c>
       <c r="D273">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E273" t="s">
         <v>21</v>
       </c>
       <c r="F273" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>749</v>
       </c>
       <c r="D274">
         <v>20</v>
       </c>
       <c r="E274" t="s">
         <v>108</v>
       </c>
       <c r="F274" t="s">
         <v>607</v>
       </c>
     </row>
@@ -12770,136 +12770,136 @@
         <v>607</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>274</v>
       </c>
       <c r="C277" t="s">
         <v>753</v>
       </c>
       <c r="D277">
         <v>20</v>
       </c>
       <c r="E277" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>275</v>
       </c>
       <c r="C278" t="s">
         <v>754</v>
       </c>
       <c r="D278">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E278" t="s">
         <v>23</v>
       </c>
       <c r="F278" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>276</v>
       </c>
       <c r="C279" t="s">
         <v>755</v>
       </c>
       <c r="D279">
         <v>19</v>
       </c>
       <c r="E279" t="s">
         <v>108</v>
       </c>
       <c r="F279" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>277</v>
       </c>
       <c r="C280" t="s">
         <v>756</v>
       </c>
       <c r="D280">
         <v>18</v>
       </c>
       <c r="E280" t="s">
         <v>119</v>
       </c>
       <c r="F280" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>278</v>
       </c>
       <c r="C281" t="s">
         <v>757</v>
       </c>
       <c r="D281">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E281" t="s">
         <v>291</v>
       </c>
       <c r="F281" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>279</v>
       </c>
       <c r="C282" t="s">
         <v>758</v>
       </c>
       <c r="D282">
         <v>18</v>
       </c>
       <c r="E282" t="s">
         <v>134</v>
       </c>
       <c r="F282" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>279</v>
       </c>
       <c r="C283" t="s">
         <v>759</v>
       </c>
       <c r="D283">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E283" t="s">
         <v>7</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>281</v>
       </c>
       <c r="C284" t="s">
         <v>760</v>
       </c>
       <c r="D284">
         <v>19</v>
       </c>
       <c r="E284" t="s">
         <v>21</v>
       </c>
       <c r="F284" t="s">
         <v>761</v>
       </c>
     </row>
@@ -12940,51 +12940,51 @@
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
       </c>
       <c r="C287" t="s">
         <v>764</v>
       </c>
       <c r="D287">
         <v>18</v>
       </c>
       <c r="E287" t="s">
         <v>119</v>
       </c>
       <c r="F287" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>285</v>
       </c>
       <c r="C288" t="s">
         <v>765</v>
       </c>
       <c r="D288">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E288" t="s">
         <v>23</v>
       </c>
       <c r="F288" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>286</v>
       </c>
       <c r="C289" t="s">
         <v>766</v>
       </c>
       <c r="D289">
         <v>18</v>
       </c>
       <c r="E289" t="s">
         <v>171</v>
       </c>
       <c r="F289" t="s">
         <v>767</v>
       </c>
     </row>