--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2811,51 +2811,51 @@
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>41</v>
       </c>
       <c r="F32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34" t="s">
@@ -3518,51 +3518,51 @@
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>58</v>
       </c>
       <c r="F69" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>115</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>41</v>
       </c>
       <c r="F71" t="s">
         <v>116</v>
       </c>
     </row>
@@ -3572,51 +3572,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>118</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>41</v>
       </c>
       <c r="F73" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>58</v>
       </c>
       <c r="F74" t="s">
@@ -3834,51 +3834,51 @@
       </c>
       <c r="C86" t="s">
         <v>136</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>58</v>
       </c>
       <c r="F87" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>140</v>
       </c>
       <c r="F88" t="s">
@@ -3931,51 +3931,51 @@
       </c>
       <c r="C91" t="s">
         <v>146</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>58</v>
       </c>
       <c r="F92" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
@@ -4205,51 +4205,51 @@
       </c>
       <c r="C105" t="s">
         <v>164</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>29</v>
       </c>
       <c r="F105" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>166</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>58</v>
       </c>
       <c r="F106" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>167</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
@@ -4265,51 +4265,51 @@
       </c>
       <c r="C108" t="s">
         <v>168</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
       <c r="F108" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>170</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>145</v>
       </c>
       <c r="F109" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>172</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
@@ -4325,91 +4325,91 @@
       </c>
       <c r="C111" t="s">
         <v>173</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>174</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>41</v>
       </c>
       <c r="F112" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>123</v>
       </c>
       <c r="F113" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>176</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>177</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
@@ -4602,51 +4602,51 @@
       </c>
       <c r="C125" t="s">
         <v>191</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>58</v>
       </c>
       <c r="F125" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>192</v>
       </c>
       <c r="D126">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>29</v>
       </c>
       <c r="F126" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127" t="s">
@@ -4713,51 +4713,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>199</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>200</v>
       </c>
       <c r="D132">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>38</v>
       </c>
       <c r="F132" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>201</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>137</v>
       </c>
     </row>
@@ -4781,153 +4781,153 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>204</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>205</v>
       </c>
       <c r="D136">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>41</v>
       </c>
       <c r="F136" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>206</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>207</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>208</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>209</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>210</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>211</v>
       </c>
       <c r="D142">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>35</v>
       </c>
       <c r="F142" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>212</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>11</v>
       </c>
     </row>
@@ -5172,51 +5172,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>232</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>41</v>
       </c>
       <c r="F158" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>233</v>
       </c>
       <c r="D159">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>234</v>
       </c>
       <c r="D160">
         <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>35</v>
       </c>
       <c r="F160" t="s">
         <v>105</v>
       </c>
     </row>
@@ -5240,51 +5240,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>236</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>29</v>
       </c>
       <c r="F162" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>237</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>238</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
@@ -5475,51 +5475,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>260</v>
       </c>
       <c r="D176">
         <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>261</v>
       </c>
       <c r="F176" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>263</v>
       </c>
       <c r="D177">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>261</v>
       </c>
       <c r="F177" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>264</v>
       </c>
       <c r="D178">
         <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>62</v>
       </c>
       <c r="F178" t="s">
         <v>203</v>
       </c>
     </row>
@@ -5645,51 +5645,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>277</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>279</v>
       </c>
       <c r="D187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>280</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>261</v>
       </c>
       <c r="F188" t="s">
         <v>262</v>
       </c>
     </row>
@@ -5798,51 +5798,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>289</v>
       </c>
       <c r="D195">
         <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>35</v>
       </c>
       <c r="F195" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>290</v>
       </c>
       <c r="D196">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>266</v>
       </c>
       <c r="F196" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>291</v>
       </c>
       <c r="D197">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>35</v>
       </c>
       <c r="F197" t="s">
         <v>231</v>
       </c>
     </row>
@@ -5900,82 +5900,82 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>297</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>140</v>
       </c>
       <c r="F201" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>298</v>
       </c>
       <c r="D202">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>41</v>
       </c>
       <c r="F202" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>299</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>300</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>38</v>
       </c>
       <c r="F204" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>302</v>
       </c>
       <c r="D205">
         <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>35</v>
       </c>
       <c r="F205" t="s">
         <v>127</v>
       </c>
     </row>
@@ -6033,51 +6033,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>303</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>266</v>
       </c>
       <c r="F2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>304</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>62</v>
       </c>
       <c r="F3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>305</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
@@ -6549,51 +6549,51 @@
       </c>
       <c r="C29" t="s">
         <v>334</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>335</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>336</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>337</v>
       </c>
     </row>
@@ -6717,51 +6717,51 @@
       </c>
       <c r="C38" t="s">
         <v>344</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
       <c r="F38" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>346</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>347</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>198</v>
       </c>
     </row>
@@ -7056,51 +7056,51 @@
       </c>
       <c r="C56" t="s">
         <v>368</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>370</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>371</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>145</v>
       </c>
       <c r="F58" t="s">
@@ -7130,51 +7130,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>373</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>374</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>375</v>
       </c>
       <c r="F61" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>376</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>29</v>
       </c>
     </row>
@@ -7267,51 +7267,51 @@
       </c>
       <c r="C67" t="s">
         <v>381</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>382</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>383</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
       <c r="F69" t="s">
@@ -7849,71 +7849,71 @@
       </c>
       <c r="C97" t="s">
         <v>412</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>38</v>
       </c>
       <c r="F97" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>413</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>38</v>
       </c>
       <c r="F98" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>415</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>58</v>
       </c>
       <c r="F99" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>417</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>58</v>
       </c>
       <c r="F100" t="s">
@@ -8203,51 +8203,51 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>434</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>436</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>437</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -8400,51 +8400,51 @@
       </c>
       <c r="C125" t="s">
         <v>445</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>446</v>
       </c>
       <c r="D126">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>58</v>
       </c>
       <c r="F126" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>448</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
@@ -8528,153 +8528,153 @@
         <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>453</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>454</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>41</v>
       </c>
       <c r="F133" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>455</v>
       </c>
       <c r="D134">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>456</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>38</v>
       </c>
       <c r="F135" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>457</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>58</v>
       </c>
       <c r="F136" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>459</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>460</v>
       </c>
       <c r="D138">
         <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>461</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>38</v>
       </c>
       <c r="F139" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>462</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>463</v>
       </c>
     </row>
@@ -8698,51 +8698,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>465</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>41</v>
       </c>
       <c r="F142" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>466</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>468</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>58</v>
       </c>
       <c r="F144" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
@@ -9281,51 +9281,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>506</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>123</v>
       </c>
       <c r="F177" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>507</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>249</v>
       </c>
       <c r="F178" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>509</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
@@ -9629,85 +9629,85 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>530</v>
       </c>
       <c r="D198">
         <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>38</v>
       </c>
       <c r="F198" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>531</v>
       </c>
       <c r="D199">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>532</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>533</v>
       </c>
       <c r="D201">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>266</v>
       </c>
       <c r="F201" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>535</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>62</v>
       </c>
       <c r="F202" t="s">
         <v>247</v>
       </c>
     </row>
@@ -9731,51 +9731,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>537</v>
       </c>
       <c r="D204">
         <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
       <c r="F204" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>538</v>
       </c>
       <c r="D205">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>539</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>58</v>
       </c>
       <c r="F206" t="s">
         <v>447</v>
       </c>
     </row>
@@ -9901,51 +9901,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>547</v>
       </c>
       <c r="D214">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>261</v>
       </c>
       <c r="F214" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>548</v>
       </c>
       <c r="D215">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>266</v>
       </c>
       <c r="F215" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>549</v>
       </c>
       <c r="D216">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>