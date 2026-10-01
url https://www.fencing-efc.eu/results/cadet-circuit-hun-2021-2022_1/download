--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1839,51 +1839,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
@@ -1899,51 +1899,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
@@ -1959,51 +1959,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
@@ -2076,51 +2076,51 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2213,51 +2213,51 @@
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2307,51 +2307,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
@@ -2467,51 +2467,51 @@
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
@@ -2524,51 +2524,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>79</v>
       </c>
       <c r="F42" t="s">
@@ -2781,51 +2781,51 @@
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>79</v>
       </c>
       <c r="F53" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
@@ -3098,51 +3098,51 @@
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>96</v>
       </c>
       <c r="F71" t="s">
@@ -3258,51 +3258,51 @@
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>115</v>
       </c>
       <c r="F77" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>22</v>
       </c>
       <c r="F78" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
@@ -3429,51 +3429,51 @@
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>145</v>
       </c>
       <c r="D87">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>22</v>
       </c>
       <c r="F87" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>22</v>
       </c>
       <c r="F88" t="s">
@@ -3546,91 +3546,91 @@
       </c>
       <c r="C92" t="s">
         <v>153</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>154</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>79</v>
       </c>
       <c r="F94" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>79</v>
       </c>
       <c r="F95" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
@@ -4037,51 +4037,51 @@
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>89</v>
       </c>
       <c r="F117" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>185</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>186</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>187</v>
       </c>
       <c r="F119" t="s">
@@ -4191,51 +4191,51 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>194</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>195</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>196</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>89</v>
       </c>
       <c r="F127" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
@@ -4307,51 +4307,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>89</v>
       </c>
       <c r="F133" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>206</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4426,51 +4426,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>212</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>213</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>214</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>22</v>
       </c>
       <c r="F141" t="s">
         <v>33</v>
       </c>
     </row>
@@ -4511,51 +4511,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>218</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>219</v>
       </c>
       <c r="D145">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>221</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="F146" t="s">
         <v>54</v>
       </c>
     </row>
@@ -5199,51 +5199,51 @@
       </c>
       <c r="C17" t="s">
         <v>264</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>265</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>266</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
@@ -5319,71 +5319,71 @@
       </c>
       <c r="C23" t="s">
         <v>272</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>273</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>274</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>275</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5436,91 +5436,91 @@
       </c>
       <c r="C29" t="s">
         <v>279</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>115</v>
       </c>
       <c r="F29" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>280</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>281</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>282</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>283</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5633,71 +5633,71 @@
       </c>
       <c r="C39" t="s">
         <v>289</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>290</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>291</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>292</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
@@ -5713,51 +5713,51 @@
       </c>
       <c r="C43" t="s">
         <v>293</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>295</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>296</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>115</v>
       </c>
       <c r="F45" t="s">
@@ -6181,51 +6181,51 @@
       </c>
       <c r="C67" t="s">
         <v>324</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>325</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
       <c r="F68" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>327</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>22</v>
       </c>
       <c r="F69" t="s">
@@ -6398,131 +6398,131 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>336</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>337</v>
       </c>
       <c r="D79">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>22</v>
       </c>
       <c r="F79" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>338</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>340</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>89</v>
       </c>
       <c r="F81" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>341</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>342</v>
       </c>
       <c r="D83">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>22</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>343</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>344</v>
       </c>
       <c r="F84" t="s">
@@ -6655,51 +6655,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>353</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>354</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>356</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
@@ -6855,51 +6855,51 @@
       </c>
       <c r="C101" t="s">
         <v>366</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>367</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>89</v>
       </c>
       <c r="F102" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>368</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103" t="s">
@@ -6912,51 +6912,51 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>369</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>370</v>
       </c>
       <c r="D105">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>228</v>
       </c>
       <c r="F105" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>372</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
@@ -7092,136 +7092,136 @@
       </c>
       <c r="C113" t="s">
         <v>379</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>89</v>
       </c>
       <c r="F113" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>381</v>
       </c>
       <c r="D114">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="F114" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>382</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>383</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>384</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>96</v>
       </c>
       <c r="F117" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>386</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>387</v>
       </c>
       <c r="D119">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>228</v>
       </c>
       <c r="F119" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>389</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>79</v>
       </c>
       <c r="F120" t="s">
         <v>198</v>
       </c>
     </row>
@@ -7460,153 +7460,153 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>405</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>406</v>
       </c>
       <c r="D136">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="F136" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>407</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>22</v>
       </c>
       <c r="F137" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>408</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>409</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="F139" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>410</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>411</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>89</v>
       </c>
       <c r="F141" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>412</v>
       </c>
       <c r="D142">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>413</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>89</v>
       </c>
       <c r="F143" t="s">
         <v>161</v>
       </c>
     </row>
@@ -7664,51 +7664,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>417</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>419</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>251</v>
       </c>
       <c r="F148" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>420</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149" t="s">
         <v>94</v>
       </c>
     </row>