--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2188,51 +2188,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
@@ -2248,51 +2248,51 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2445,71 +2445,71 @@
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2519,51 +2519,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -2927,51 +2927,51 @@
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>98</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
@@ -3167,51 +3167,51 @@
       </c>
       <c r="C69" t="s">
         <v>112</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>113</v>
       </c>
       <c r="F69" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>117</v>
       </c>
       <c r="F71" t="s">
@@ -3324,51 +3324,51 @@
       </c>
       <c r="C77" t="s">
         <v>127</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
@@ -3584,51 +3584,51 @@
       </c>
       <c r="C90" t="s">
         <v>143</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>145</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
@@ -4131,51 +4131,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>183</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>184</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>42</v>
       </c>
       <c r="F120" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>186</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>65</v>
       </c>
     </row>
@@ -4315,51 +4315,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>89</v>
       </c>
       <c r="F130" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>117</v>
       </c>
       <c r="F131" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>155</v>
       </c>
       <c r="F132" t="s">
         <v>200</v>
       </c>
     </row>
@@ -4383,51 +4383,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>203</v>
       </c>
       <c r="D134">
         <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>42</v>
       </c>
       <c r="F134" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>204</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>205</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>22</v>
       </c>
       <c r="F136" t="s">
         <v>206</v>
       </c>
     </row>
@@ -4539,51 +4539,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>211</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>212</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4613,51 +4613,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>216</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>217</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>218</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4687,51 +4687,51 @@
       </c>
       <c r="C9" t="s">
         <v>221</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>222</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>223</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>126</v>
       </c>
     </row>
@@ -4818,51 +4818,51 @@
       </c>
       <c r="C16" t="s">
         <v>229</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>230</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>231</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -5289,91 +5289,91 @@
       </c>
       <c r="C40" t="s">
         <v>259</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>260</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>262</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>263</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>264</v>
       </c>
       <c r="F43" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>266</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
     </row>
@@ -5657,51 +5657,51 @@
       </c>
       <c r="C59" t="s">
         <v>284</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>22</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>285</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>238</v>
       </c>
       <c r="F60" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>286</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -5717,51 +5717,51 @@
       </c>
       <c r="C62" t="s">
         <v>287</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>289</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>290</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
@@ -5877,128 +5877,128 @@
       </c>
       <c r="C70" t="s">
         <v>299</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>300</v>
       </c>
       <c r="D71">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>301</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>303</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>304</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>42</v>
       </c>
       <c r="F74" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>305</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>238</v>
       </c>
       <c r="F75" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>306</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
       <c r="F76" t="s">
@@ -6188,51 +6188,51 @@
       </c>
       <c r="C86" t="s">
         <v>317</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>238</v>
       </c>
       <c r="F86" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>319</v>
       </c>
       <c r="D87">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>320</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
@@ -6348,51 +6348,51 @@
       </c>
       <c r="C94" t="s">
         <v>329</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>330</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>33</v>
       </c>
       <c r="F95" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>331</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>113</v>
       </c>
       <c r="F96" t="s">
@@ -7152,68 +7152,68 @@
         <v>27</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>378</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>380</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>22</v>
       </c>
       <c r="F137" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>381</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>383</v>
       </c>
       <c r="D139">
         <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>158</v>
       </c>
       <c r="F139" t="s">
         <v>384</v>
       </c>
     </row>
@@ -7254,51 +7254,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>387</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>388</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>55</v>
       </c>
       <c r="F143" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>389</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>27</v>
       </c>
     </row>
@@ -7551,51 +7551,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>405</v>
       </c>
       <c r="D160">
         <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>117</v>
       </c>
       <c r="F160" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>406</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>89</v>
       </c>
       <c r="F161" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>407</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>65</v>
       </c>
     </row>