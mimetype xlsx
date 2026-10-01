--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2883,51 +2883,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
@@ -3028,51 +3028,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
@@ -3082,51 +3082,51 @@
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3190,51 +3190,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
@@ -3352,68 +3352,68 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
@@ -3551,51 +3551,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>79</v>
       </c>
       <c r="F44" t="s">
@@ -3628,71 +3628,71 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3904,51 +3904,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>79</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
       <c r="F63" t="s">
@@ -4061,71 +4061,71 @@
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>118</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>61</v>
       </c>
       <c r="F71" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>122</v>
       </c>
       <c r="F72" t="s">
@@ -4141,88 +4141,88 @@
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
       <c r="F73" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>94</v>
       </c>
       <c r="F75" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>131</v>
       </c>
       <c r="F77" t="s">
@@ -4258,51 +4258,51 @@
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>137</v>
       </c>
       <c r="F81" t="s">
         <v>138</v>
       </c>
     </row>
@@ -4395,51 +4395,51 @@
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>94</v>
       </c>
       <c r="F86" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
@@ -4492,51 +4492,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>153</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>90</v>
       </c>
       <c r="F93" t="s">
@@ -4572,51 +4572,51 @@
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>162</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>67</v>
       </c>
       <c r="F97" t="s">
@@ -4846,91 +4846,91 @@
       </c>
       <c r="C109" t="s">
         <v>178</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>179</v>
       </c>
       <c r="F109" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>182</v>
       </c>
       <c r="F110" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>184</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>25</v>
       </c>
       <c r="F111" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>185</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>186</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>58</v>
       </c>
     </row>
@@ -5131,51 +5131,51 @@
       </c>
       <c r="C124" t="s">
         <v>201</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>51</v>
       </c>
       <c r="F124" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>61</v>
       </c>
       <c r="F125" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>204</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>61</v>
       </c>
       <c r="F126" t="s">
@@ -5423,51 +5423,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>33</v>
       </c>
       <c r="F142" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>232</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>25</v>
       </c>
       <c r="F143" t="s">
         <v>26</v>
       </c>
     </row>
@@ -5638,51 +5638,51 @@
         <v>26</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>249</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>250</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>234</v>
       </c>
       <c r="F155" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>251</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>94</v>
       </c>
       <c r="F156" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5779,51 +5779,51 @@
         <v>179</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>259</v>
       </c>
       <c r="D163">
         <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>18</v>
       </c>
       <c r="F164" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>262</v>
       </c>
       <c r="D165">
         <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
@@ -5841,51 +5841,51 @@
         <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>265</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>94</v>
       </c>
       <c r="F168" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>266</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>67</v>
       </c>
       <c r="F169" t="s">
         <v>68</v>
       </c>
     </row>
@@ -6240,51 +6240,51 @@
         <v>157</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>300</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>302</v>
       </c>
       <c r="D192">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>137</v>
       </c>
       <c r="F192" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>303</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>137</v>
       </c>
       <c r="F193" t="s">
         <v>138</v>
       </c>
     </row>
@@ -6308,51 +6308,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>306</v>
       </c>
       <c r="D195">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>18</v>
       </c>
       <c r="F195" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>307</v>
       </c>
       <c r="D196">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>48</v>
       </c>
       <c r="F196" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>309</v>
       </c>
       <c r="D197">
         <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>18</v>
       </c>
       <c r="F197" t="s">
         <v>85</v>
       </c>
     </row>
@@ -6407,51 +6407,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>314</v>
       </c>
       <c r="D201">
         <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>182</v>
       </c>
       <c r="F201" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>315</v>
       </c>
       <c r="D202">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>219</v>
       </c>
       <c r="F202" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>316</v>
       </c>
       <c r="D203">
         <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>90</v>
       </c>
       <c r="F203" t="s">
         <v>91</v>
       </c>
     </row>
@@ -6509,68 +6509,68 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>320</v>
       </c>
       <c r="D207">
         <v>23</v>
       </c>
       <c r="E207" t="s">
         <v>131</v>
       </c>
       <c r="F207" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>322</v>
       </c>
       <c r="D208">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>18</v>
       </c>
       <c r="F208" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>323</v>
       </c>
       <c r="D209">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E209" t="s">
         <v>182</v>
       </c>
       <c r="F209" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>325</v>
       </c>
       <c r="D210">
         <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>18</v>
       </c>
       <c r="F210" t="s">
         <v>208</v>
       </c>
     </row>
@@ -6681,68 +6681,68 @@
         <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>334</v>
       </c>
       <c r="D218">
         <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>335</v>
       </c>
       <c r="D219">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E219" t="s">
         <v>25</v>
       </c>
       <c r="F219" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>336</v>
       </c>
       <c r="D220">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E220" t="s">
         <v>337</v>
       </c>
       <c r="F220" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>219</v>
       </c>
       <c r="C221" t="s">
         <v>339</v>
       </c>
       <c r="D221">
         <v>20</v>
       </c>
       <c r="E221" t="s">
         <v>137</v>
       </c>
       <c r="F221" t="s">
         <v>340</v>
       </c>
     </row>
@@ -6797,85 +6797,85 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>344</v>
       </c>
       <c r="D225">
         <v>22</v>
       </c>
       <c r="E225" t="s">
         <v>18</v>
       </c>
       <c r="F225" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>345</v>
       </c>
       <c r="D226">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>131</v>
       </c>
       <c r="F226" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>347</v>
       </c>
       <c r="D227">
         <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>18</v>
       </c>
       <c r="F227" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>226</v>
       </c>
       <c r="C228" t="s">
         <v>348</v>
       </c>
       <c r="D228">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>350</v>
       </c>
       <c r="D229">
         <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>61</v>
       </c>
       <c r="F229" t="s">
         <v>351</v>
       </c>
     </row>
@@ -7080,51 +7080,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>240</v>
       </c>
       <c r="C242" t="s">
         <v>369</v>
       </c>
       <c r="D242">
         <v>21</v>
       </c>
       <c r="E242" t="s">
         <v>182</v>
       </c>
       <c r="F242" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>240</v>
       </c>
       <c r="C243" t="s">
         <v>370</v>
       </c>
       <c r="D243">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E243" t="s">
         <v>182</v>
       </c>
       <c r="F243" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>371</v>
       </c>
       <c r="D244">
         <v>21</v>
       </c>
       <c r="E244" t="s">
         <v>79</v>
       </c>
       <c r="F244" t="s">
         <v>276</v>
       </c>
     </row>
@@ -7162,51 +7162,51 @@
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>374</v>
       </c>
       <c r="D247">
         <v>19</v>
       </c>
       <c r="E247" t="s">
         <v>234</v>
       </c>
       <c r="F247" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
       </c>
       <c r="C248" t="s">
         <v>375</v>
       </c>
       <c r="D248">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E248" t="s">
         <v>25</v>
       </c>
       <c r="F248" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>376</v>
       </c>
       <c r="D249">
         <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>61</v>
       </c>
       <c r="F249" t="s">
         <v>351</v>
       </c>
     </row>
@@ -7397,51 +7397,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>387</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>388</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -7571,51 +7571,51 @@
       </c>
       <c r="C10" t="s">
         <v>397</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>131</v>
       </c>
       <c r="F10" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>398</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>400</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7810,51 +7810,51 @@
       </c>
       <c r="C23" t="s">
         <v>413</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>415</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>417</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8439,51 +8439,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>454</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>455</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>456</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
@@ -8624,51 +8624,51 @@
       </c>
       <c r="C67" t="s">
         <v>465</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>466</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>467</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>131</v>
       </c>
       <c r="F69" t="s">
@@ -8684,91 +8684,91 @@
       </c>
       <c r="C70" t="s">
         <v>468</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>469</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>470</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>79</v>
       </c>
       <c r="F72" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>471</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>472</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
     </row>
@@ -8912,51 +8912,51 @@
       </c>
       <c r="C82" t="s">
         <v>482</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>483</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>484</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
@@ -9023,51 +9023,51 @@
       </c>
       <c r="C88" t="s">
         <v>489</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>90</v>
       </c>
       <c r="F88" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>491</v>
       </c>
       <c r="D89">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>492</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>61</v>
       </c>
       <c r="F90" t="s">
         <v>62</v>
       </c>
     </row>
@@ -9117,51 +9117,51 @@
       </c>
       <c r="C93" t="s">
         <v>495</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>496</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>21</v>
       </c>
       <c r="F94" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>497</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>61</v>
       </c>
       <c r="F95" t="s">
@@ -9351,105 +9351,105 @@
       </c>
       <c r="C105" t="s">
         <v>510</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>131</v>
       </c>
       <c r="F105" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>511</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
       <c r="F106" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>512</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>513</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>514</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>79</v>
       </c>
       <c r="F109" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>515</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>516</v>
       </c>
     </row>
@@ -9502,51 +9502,51 @@
       </c>
       <c r="C113" t="s">
         <v>520</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>110</v>
       </c>
       <c r="F113" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>522</v>
       </c>
       <c r="D114">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>179</v>
       </c>
       <c r="F114" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>524</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>51</v>
       </c>
       <c r="F115" t="s">
@@ -9773,51 +9773,51 @@
       </c>
       <c r="C127" t="s">
         <v>540</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>67</v>
       </c>
       <c r="F127" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>542</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>544</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>21</v>
       </c>
       <c r="F129" t="s">
@@ -9850,51 +9850,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>546</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>270</v>
       </c>
       <c r="F131" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>547</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>548</v>
       </c>
       <c r="F132" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>550</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>90</v>
       </c>
       <c r="F133" t="s">
         <v>551</v>
       </c>
     </row>
@@ -9977,99 +9977,99 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>557</v>
       </c>
       <c r="D139">
         <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>270</v>
       </c>
       <c r="F139" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>559</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>25</v>
       </c>
       <c r="F140" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>560</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>18</v>
       </c>
       <c r="F141" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>561</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>562</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>36</v>
       </c>
       <c r="F143" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>564</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
@@ -10124,85 +10124,85 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>568</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>51</v>
       </c>
       <c r="F148" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>570</v>
       </c>
       <c r="D149">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>198</v>
       </c>
       <c r="F149" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>571</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>48</v>
       </c>
       <c r="F150" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>572</v>
       </c>
       <c r="D151">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>25</v>
       </c>
       <c r="F151" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>573</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
       <c r="F152" t="s">
         <v>64</v>
       </c>
     </row>
@@ -10243,150 +10243,150 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>577</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>33</v>
       </c>
       <c r="F155" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>578</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>580</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>581</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>122</v>
       </c>
       <c r="F158" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>582</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>273</v>
       </c>
       <c r="F159" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>583</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>182</v>
       </c>
       <c r="F160" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>585</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>79</v>
       </c>
       <c r="F161" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>586</v>
       </c>
       <c r="D162">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>33</v>
       </c>
       <c r="F162" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>587</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>18</v>
       </c>
       <c r="F163" t="s">
         <v>208</v>
       </c>
     </row>
@@ -10495,51 +10495,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>596</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>179</v>
       </c>
       <c r="F170" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>598</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>25</v>
       </c>
       <c r="F171" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>599</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>21</v>
       </c>
       <c r="F172" t="s">
         <v>190</v>
       </c>
     </row>
@@ -10829,51 +10829,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>621</v>
       </c>
       <c r="D190">
         <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>131</v>
       </c>
       <c r="F190" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>622</v>
       </c>
       <c r="D191">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>179</v>
       </c>
       <c r="F191" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>624</v>
       </c>
       <c r="D192">
         <v>22</v>
       </c>
       <c r="E192" t="s">
         <v>25</v>
       </c>
       <c r="F192" t="s">
         <v>533</v>
       </c>
     </row>
@@ -10897,65 +10897,65 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>626</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>179</v>
       </c>
       <c r="F194" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>628</v>
       </c>
       <c r="D195">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>629</v>
       </c>
       <c r="D196">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>122</v>
       </c>
       <c r="F196" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>630</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>33</v>
       </c>
       <c r="F197" t="s">
         <v>576</v>
       </c>
     </row>
@@ -11336,51 +11336,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>657</v>
       </c>
       <c r="D220">
         <v>22</v>
       </c>
       <c r="E220" t="s">
         <v>25</v>
       </c>
       <c r="F220" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>658</v>
       </c>
       <c r="D221">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>33</v>
       </c>
       <c r="F221" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>660</v>
       </c>
       <c r="D222">
         <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>25</v>
       </c>
       <c r="F222" t="s">
         <v>26</v>
       </c>
     </row>
@@ -11469,51 +11469,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>667</v>
       </c>
       <c r="D228">
         <v>21</v>
       </c>
       <c r="E228" t="s">
         <v>21</v>
       </c>
       <c r="F228" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>669</v>
       </c>
       <c r="D229">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E229" t="s">
         <v>7</v>
       </c>
       <c r="F229" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>670</v>
       </c>
       <c r="D230">
         <v>22</v>
       </c>
       <c r="E230" t="s">
         <v>179</v>
       </c>
       <c r="F230" t="s">
         <v>623</v>
       </c>
     </row>
@@ -11670,51 +11670,51 @@
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>683</v>
       </c>
       <c r="D240">
         <v>23</v>
       </c>
       <c r="E240" t="s">
         <v>198</v>
       </c>
       <c r="F240" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>684</v>
       </c>
       <c r="D241">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E241" t="s">
         <v>110</v>
       </c>
       <c r="F241" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>685</v>
       </c>
       <c r="D242">
         <v>21</v>
       </c>
       <c r="E242" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
@@ -11845,85 +11845,85 @@
         <v>91</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>248</v>
       </c>
       <c r="C251" t="s">
         <v>696</v>
       </c>
       <c r="D251">
         <v>21</v>
       </c>
       <c r="E251" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>249</v>
       </c>
       <c r="C252" t="s">
         <v>697</v>
       </c>
       <c r="D252">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E252" t="s">
         <v>273</v>
       </c>
       <c r="F252" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>698</v>
       </c>
       <c r="D253">
         <v>21</v>
       </c>
       <c r="E253" t="s">
         <v>61</v>
       </c>
       <c r="F253" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>699</v>
       </c>
       <c r="D254">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E254" t="s">
         <v>179</v>
       </c>
       <c r="F254" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>252</v>
       </c>
       <c r="C255" t="s">
         <v>701</v>
       </c>
       <c r="D255">
         <v>21</v>
       </c>
       <c r="E255" t="s">
         <v>25</v>
       </c>
       <c r="F255" t="s">
         <v>26</v>
       </c>
     </row>
@@ -12032,51 +12032,51 @@
     <row r="262" spans="1:6">
       <c r="A262">
         <v>259</v>
       </c>
       <c r="C262" t="s">
         <v>709</v>
       </c>
       <c r="D262">
         <v>23</v>
       </c>
       <c r="E262" t="s">
         <v>90</v>
       </c>
       <c r="F262" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>260</v>
       </c>
       <c r="C263" t="s">
         <v>710</v>
       </c>
       <c r="D263">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E263" t="s">
         <v>33</v>
       </c>
       <c r="F263" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>261</v>
       </c>
       <c r="C264" t="s">
         <v>711</v>
       </c>
       <c r="D264">
         <v>22</v>
       </c>
       <c r="E264" t="s">
         <v>234</v>
       </c>
       <c r="F264" t="s">
         <v>595</v>
       </c>
     </row>
@@ -12406,85 +12406,85 @@
     <row r="284" spans="1:6">
       <c r="A284">
         <v>281</v>
       </c>
       <c r="C284" t="s">
         <v>732</v>
       </c>
       <c r="D284">
         <v>20</v>
       </c>
       <c r="E284" t="s">
         <v>61</v>
       </c>
       <c r="F284" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>281</v>
       </c>
       <c r="C285" t="s">
         <v>733</v>
       </c>
       <c r="D285">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E285" t="s">
         <v>182</v>
       </c>
       <c r="F285" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>283</v>
       </c>
       <c r="C286" t="s">
         <v>734</v>
       </c>
       <c r="D286">
         <v>21</v>
       </c>
       <c r="E286" t="s">
         <v>90</v>
       </c>
       <c r="F286" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
       </c>
       <c r="C287" t="s">
         <v>735</v>
       </c>
       <c r="D287">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E287" t="s">
         <v>198</v>
       </c>
       <c r="F287" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>285</v>
       </c>
       <c r="C288" t="s">
         <v>736</v>
       </c>
       <c r="D288">
         <v>21</v>
       </c>
       <c r="E288" t="s">
         <v>33</v>
       </c>
       <c r="F288" t="s">
         <v>737</v>
       </c>
     </row>