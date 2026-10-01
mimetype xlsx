--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -3281,51 +3281,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
@@ -3335,51 +3335,51 @@
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44" t="s">
         <v>62</v>
       </c>
     </row>
@@ -3409,51 +3409,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
@@ -3469,51 +3469,51 @@
       </c>
       <c r="C49" t="s">
         <v>84</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>58</v>
       </c>
       <c r="F49" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>41</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
     </row>
@@ -3540,51 +3540,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
       <c r="F55" t="s">
         <v>85</v>
       </c>
     </row>
@@ -3725,51 +3725,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>21</v>
       </c>
       <c r="F64" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
     </row>
@@ -3839,51 +3839,51 @@
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>112</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
@@ -3967,51 +3967,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>119</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>120</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>58</v>
       </c>
       <c r="F78" t="s">
         <v>122</v>
       </c>
     </row>
@@ -4121,51 +4121,51 @@
       </c>
       <c r="C84" t="s">
         <v>130</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>28</v>
       </c>
       <c r="F84" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>131</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>132</v>
       </c>
       <c r="F85" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -4406,51 +4406,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>158</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>159</v>
       </c>
     </row>
@@ -4483,51 +4483,51 @@
       </c>
       <c r="C103" t="s">
         <v>162</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>61</v>
       </c>
       <c r="F103" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>164</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>58</v>
       </c>
       <c r="F104" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>165</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>41</v>
       </c>
       <c r="F105" t="s">
@@ -4637,51 +4637,51 @@
       </c>
       <c r="C111" t="s">
         <v>175</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>176</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>178</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>41</v>
       </c>
       <c r="F113" t="s">
@@ -4791,51 +4791,51 @@
       </c>
       <c r="C119" t="s">
         <v>185</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>186</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>65</v>
       </c>
       <c r="F120" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>187</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
@@ -4891,51 +4891,51 @@
       </c>
       <c r="C124" t="s">
         <v>190</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>28</v>
       </c>
       <c r="F124" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>192</v>
       </c>
       <c r="D125">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>28</v>
       </c>
       <c r="F125" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>194</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>21</v>
       </c>
       <c r="F126" t="s">
@@ -4951,51 +4951,51 @@
       </c>
       <c r="C127" t="s">
         <v>195</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>196</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>197</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>141</v>
       </c>
       <c r="F129" t="s">
         <v>183</v>
       </c>
     </row>
@@ -5141,124 +5141,124 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>211</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>68</v>
       </c>
       <c r="F138" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>213</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>214</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>215</v>
       </c>
       <c r="D141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>216</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>132</v>
       </c>
       <c r="F142" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>217</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>218</v>
       </c>
       <c r="D144">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>21</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>219</v>
       </c>
       <c r="D145">
         <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>114</v>
       </c>
     </row>
@@ -5381,51 +5381,51 @@
         <v>229</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>230</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>232</v>
       </c>
       <c r="D154">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>41</v>
       </c>
       <c r="F154" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>233</v>
       </c>
       <c r="D155">
         <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
@@ -5497,51 +5497,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>241</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>132</v>
       </c>
       <c r="F160" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>242</v>
       </c>
       <c r="D161">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>141</v>
       </c>
       <c r="F161" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>243</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>132</v>
       </c>
       <c r="F162" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5718,85 +5718,85 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>260</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>261</v>
       </c>
       <c r="D174">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>262</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>264</v>
       </c>
       <c r="D176">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>265</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>266</v>
@@ -5950,51 +5950,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>277</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>28</v>
       </c>
       <c r="F187" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>279</v>
       </c>
       <c r="D188">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>21</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>280</v>
       </c>
       <c r="D189">
         <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>41</v>
       </c>
       <c r="F189" t="s">
         <v>88</v>
       </c>
     </row>
@@ -6052,51 +6052,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>286</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>148</v>
       </c>
       <c r="F193" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>288</v>
       </c>
       <c r="D194">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>58</v>
       </c>
       <c r="F194" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>289</v>
       </c>
       <c r="D195">
         <v>21</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>177</v>
       </c>
     </row>
@@ -6287,51 +6287,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>303</v>
       </c>
       <c r="D207">
         <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>65</v>
       </c>
       <c r="F207" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>304</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>28</v>
       </c>
       <c r="F208" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>305</v>
       </c>
       <c r="D209">
         <v>21</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>114</v>
       </c>
     </row>
@@ -6553,51 +6553,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>322</v>
       </c>
       <c r="D223">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="C224" t="s">
         <v>323</v>
       </c>
       <c r="D224">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>58</v>
       </c>
       <c r="F224" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>219</v>
       </c>
       <c r="C225" t="s">
         <v>324</v>
       </c>
       <c r="D225">
         <v>21</v>
       </c>
       <c r="E225" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
@@ -6754,51 +6754,51 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="C235" t="s">
         <v>339</v>
       </c>
       <c r="D235">
         <v>22</v>
       </c>
       <c r="E235" t="s">
         <v>68</v>
       </c>
       <c r="F235" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>230</v>
       </c>
       <c r="C236" t="s">
         <v>340</v>
       </c>
       <c r="D236">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E236" t="s">
         <v>21</v>
       </c>
       <c r="F236" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>230</v>
       </c>
       <c r="C237" t="s">
         <v>342</v>
       </c>
       <c r="D237">
         <v>22</v>
       </c>
       <c r="E237" t="s">
         <v>25</v>
       </c>
       <c r="F237" t="s">
         <v>295</v>
       </c>
     </row>
@@ -7069,85 +7069,85 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>358</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>359</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>361</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>362</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>363</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>101</v>
       </c>
     </row>
@@ -7450,51 +7450,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>382</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>383</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>384</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>132</v>
       </c>
       <c r="F36" t="s">
         <v>385</v>
       </c>
     </row>
@@ -7669,51 +7669,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>395</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>396</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>141</v>
       </c>
       <c r="F47" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>397</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7811,51 +7811,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>403</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>404</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>65</v>
       </c>
       <c r="F55" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>405</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>132</v>
       </c>
       <c r="F56" t="s">
@@ -8193,51 +8193,51 @@
       </c>
       <c r="C74" t="s">
         <v>428</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>429</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>430</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>104</v>
       </c>
     </row>
@@ -8367,51 +8367,51 @@
       </c>
       <c r="C83" t="s">
         <v>438</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>439</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>440</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
@@ -8461,51 +8461,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>444</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>445</v>
       </c>
       <c r="D89">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>446</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>65</v>
       </c>
       <c r="F90" t="s">
         <v>447</v>
       </c>
     </row>
@@ -8615,51 +8615,51 @@
       </c>
       <c r="C96" t="s">
         <v>455</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>132</v>
       </c>
       <c r="F96" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>457</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>41</v>
       </c>
       <c r="F97" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>458</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
@@ -8712,51 +8712,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>461</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>462</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>463</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>464</v>
       </c>
     </row>
@@ -8826,51 +8826,51 @@
       </c>
       <c r="C107" t="s">
         <v>468</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>41</v>
       </c>
       <c r="F107" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>469</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>470</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>41</v>
       </c>
       <c r="F109" t="s">
         <v>88</v>
       </c>
     </row>
@@ -8994,51 +8994,51 @@
       </c>
       <c r="C116" t="s">
         <v>478</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>148</v>
       </c>
       <c r="F116" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>479</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>480</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>28</v>
       </c>
       <c r="F118" t="s">
@@ -9350,51 +9350,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>501</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>65</v>
       </c>
       <c r="F135" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>502</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>25</v>
       </c>
       <c r="F136" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>503</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>128</v>
       </c>
       <c r="F137" t="s">
         <v>129</v>
       </c>
     </row>
@@ -9429,51 +9429,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>507</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>508</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>509</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>21</v>
       </c>
       <c r="F142" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -9726,85 +9726,85 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>528</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>28</v>
       </c>
       <c r="F158" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>529</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>530</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>531</v>
       </c>
       <c r="D161">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>414</v>
       </c>
       <c r="F161" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>533</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
@@ -9893,68 +9893,68 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>540</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>21</v>
       </c>
       <c r="F168" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>541</v>
       </c>
       <c r="D169">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>41</v>
       </c>
       <c r="F169" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>542</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>28</v>
       </c>
       <c r="F170" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>543</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>49</v>
       </c>
     </row>
@@ -9995,51 +9995,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>546</v>
       </c>
       <c r="D174">
         <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>58</v>
       </c>
       <c r="F174" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>547</v>
       </c>
       <c r="D175">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>548</v>
       </c>
       <c r="D176">
         <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>282</v>
       </c>
       <c r="F176" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
@@ -10094,85 +10094,85 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>552</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>65</v>
       </c>
       <c r="F180" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>553</v>
       </c>
       <c r="D181">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>554</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>28</v>
       </c>
       <c r="F182" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>555</v>
       </c>
       <c r="D183">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>556</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>25</v>
       </c>
       <c r="F184" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
@@ -10374,51 +10374,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>570</v>
       </c>
       <c r="D197">
         <v>21</v>
       </c>
       <c r="E197" t="s">
         <v>28</v>
       </c>
       <c r="F197" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>572</v>
       </c>
       <c r="D198">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>573</v>
       </c>
       <c r="D199">
         <v>23</v>
       </c>
       <c r="E199" t="s">
         <v>21</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
@@ -10467,51 +10467,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>577</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>61</v>
       </c>
       <c r="F203" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>578</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>141</v>
       </c>
       <c r="F204" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>579</v>
       </c>
       <c r="D205">
         <v>22</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>101</v>
       </c>
     </row>
@@ -10974,51 +10974,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>610</v>
       </c>
       <c r="D233">
         <v>21</v>
       </c>
       <c r="E233" t="s">
         <v>7</v>
       </c>
       <c r="F233" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>611</v>
       </c>
       <c r="D234">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E234" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>612</v>
       </c>
       <c r="D235">
         <v>21</v>
       </c>
       <c r="E235" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>613</v>
@@ -11353,51 +11353,51 @@
     <row r="256" spans="1:6">
       <c r="A256">
         <v>253</v>
       </c>
       <c r="C256" t="s">
         <v>637</v>
       </c>
       <c r="D256">
         <v>22</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>254</v>
       </c>
       <c r="C257" t="s">
         <v>638</v>
       </c>
       <c r="D257">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E257" t="s">
         <v>25</v>
       </c>
       <c r="F257" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>255</v>
       </c>
       <c r="C258" t="s">
         <v>639</v>
       </c>
       <c r="D258">
         <v>22</v>
       </c>
       <c r="E258" t="s">
         <v>141</v>
       </c>
       <c r="F258" t="s">
         <v>142</v>
       </c>
     </row>