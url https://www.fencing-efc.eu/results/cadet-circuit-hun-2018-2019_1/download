--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -3961,51 +3961,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
@@ -4032,102 +4032,102 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
@@ -4419,51 +4419,51 @@
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>69</v>
       </c>
       <c r="F41" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>79</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4547,102 +4547,102 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>54</v>
       </c>
       <c r="F53" t="s">
         <v>95</v>
       </c>
     </row>
@@ -4723,51 +4723,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>38</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4780,51 +4780,51 @@
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>105</v>
       </c>
       <c r="F61" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>108</v>
       </c>
       <c r="F62" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
@@ -4857,68 +4857,68 @@
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>108</v>
       </c>
       <c r="F65" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
       <c r="F67" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>49</v>
       </c>
       <c r="F68" t="s">
@@ -5008,51 +5008,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>105</v>
       </c>
       <c r="F74" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>128</v>
       </c>
       <c r="F75" t="s">
@@ -5088,68 +5088,68 @@
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
     </row>
@@ -5179,91 +5179,91 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>38</v>
       </c>
       <c r="F83" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>54</v>
       </c>
       <c r="F85" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>144</v>
       </c>
       <c r="F86" t="s">
@@ -5399,51 +5399,51 @@
       </c>
       <c r="C93" t="s">
         <v>155</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>54</v>
       </c>
       <c r="F93" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>49</v>
       </c>
       <c r="F94" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>158</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5821,51 +5821,51 @@
       </c>
       <c r="C115" t="s">
         <v>190</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>29</v>
       </c>
       <c r="F115" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>191</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>38</v>
       </c>
       <c r="F116" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>193</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>54</v>
       </c>
       <c r="F117" t="s">
@@ -5921,88 +5921,88 @@
       </c>
       <c r="C120" t="s">
         <v>198</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>54</v>
       </c>
       <c r="F120" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>199</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>38</v>
       </c>
       <c r="F121" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>200</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>201</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>76</v>
       </c>
       <c r="F123" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>203</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>76</v>
       </c>
       <c r="F124" t="s">
@@ -6220,51 +6220,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>29</v>
       </c>
       <c r="F136" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>222</v>
       </c>
       <c r="F137" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>225</v>
       </c>
       <c r="F138" t="s">
         <v>226</v>
       </c>
     </row>
@@ -6367,51 +6367,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>237</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>76</v>
       </c>
       <c r="F145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>238</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>24</v>
       </c>
       <c r="F146" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>239</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>135</v>
       </c>
     </row>
@@ -6435,51 +6435,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>242</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>243</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>38</v>
       </c>
       <c r="F150" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>244</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
@@ -6845,51 +6845,51 @@
         <v>145</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>282</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>283</v>
       </c>
       <c r="D175">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E175" t="s">
         <v>259</v>
       </c>
       <c r="F175" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
         <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>286</v>
       </c>
       <c r="F176" t="s">
         <v>287</v>
       </c>
     </row>
@@ -7043,51 +7043,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>300</v>
       </c>
       <c r="D186">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>67</v>
       </c>
       <c r="F186" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>301</v>
       </c>
       <c r="D187">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>303</v>
       </c>
       <c r="D188">
         <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>222</v>
       </c>
       <c r="F188" t="s">
         <v>304</v>
       </c>
     </row>
@@ -7207,51 +7207,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>314</v>
       </c>
       <c r="D196">
         <v>22</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>316</v>
       </c>
       <c r="D197">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>249</v>
       </c>
       <c r="F197" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
       </c>
       <c r="C198" t="s">
         <v>317</v>
       </c>
       <c r="D198">
         <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
@@ -7337,99 +7337,99 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>325</v>
       </c>
       <c r="D204">
         <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>259</v>
       </c>
       <c r="F204" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>326</v>
       </c>
       <c r="D205">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>49</v>
       </c>
       <c r="F205" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>327</v>
       </c>
       <c r="D206">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="C207" t="s">
         <v>328</v>
       </c>
       <c r="D207">
         <v>23</v>
       </c>
       <c r="E207" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>329</v>
       </c>
       <c r="D208">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>29</v>
       </c>
       <c r="F208" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="C209" t="s">
         <v>330</v>
       </c>
       <c r="D209">
         <v>22</v>
       </c>
       <c r="E209" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
@@ -7600,136 +7600,136 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>213</v>
       </c>
       <c r="C220" t="s">
         <v>344</v>
       </c>
       <c r="D220">
         <v>21</v>
       </c>
       <c r="E220" t="s">
         <v>76</v>
       </c>
       <c r="F220" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>216</v>
       </c>
       <c r="C221" t="s">
         <v>346</v>
       </c>
       <c r="D221">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>34</v>
       </c>
       <c r="F221" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>348</v>
       </c>
       <c r="D222">
         <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>349</v>
       </c>
       <c r="D223">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>29</v>
       </c>
       <c r="F223" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="C224" t="s">
         <v>350</v>
       </c>
       <c r="D224">
         <v>23</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>219</v>
       </c>
       <c r="C225" t="s">
         <v>351</v>
       </c>
       <c r="D225">
         <v>21</v>
       </c>
       <c r="E225" t="s">
         <v>29</v>
       </c>
       <c r="F225" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="C226" t="s">
         <v>352</v>
       </c>
       <c r="D226">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E226" t="s">
         <v>29</v>
       </c>
       <c r="F226" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="C227" t="s">
         <v>353</v>
       </c>
       <c r="D227">
         <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
@@ -7959,51 +7959,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>237</v>
       </c>
       <c r="C242" t="s">
         <v>372</v>
       </c>
       <c r="D242">
         <v>22</v>
       </c>
       <c r="E242" t="s">
         <v>7</v>
       </c>
       <c r="F242" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>237</v>
       </c>
       <c r="C243" t="s">
         <v>373</v>
       </c>
       <c r="D243">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E243" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>239</v>
       </c>
       <c r="C244" t="s">
         <v>374</v>
       </c>
       <c r="D244">
         <v>24</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>239</v>
@@ -8518,51 +8518,51 @@
       </c>
       <c r="C12" t="s">
         <v>405</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>406</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>407</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>408</v>
       </c>
     </row>
@@ -8572,68 +8572,68 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>409</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>410</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>411</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>412</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
@@ -9381,51 +9381,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>463</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>464</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>466</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -9600,51 +9600,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>476</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>477</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>478</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>38</v>
       </c>
       <c r="F72" t="s">
@@ -9660,51 +9660,51 @@
       </c>
       <c r="C73" t="s">
         <v>479</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>480</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>482</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
     </row>
@@ -9788,51 +9788,51 @@
       </c>
       <c r="C80" t="s">
         <v>487</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>488</v>
       </c>
       <c r="F80" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>490</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>491</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
@@ -9842,51 +9842,51 @@
       </c>
       <c r="C83" t="s">
         <v>492</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>54</v>
       </c>
       <c r="F83" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>493</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>54</v>
       </c>
       <c r="F84" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>494</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>21</v>
       </c>
     </row>
@@ -10030,91 +10030,91 @@
       </c>
       <c r="C93" t="s">
         <v>502</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>128</v>
       </c>
       <c r="F93" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>504</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>54</v>
       </c>
       <c r="F94" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>505</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>38</v>
       </c>
       <c r="F95" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>506</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>67</v>
       </c>
       <c r="F96" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>507</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>54</v>
       </c>
       <c r="F97" t="s">
@@ -10190,51 +10190,51 @@
       </c>
       <c r="C101" t="s">
         <v>511</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>108</v>
       </c>
       <c r="F101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>512</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>513</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
@@ -10338,51 +10338,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>520</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>521</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
       <c r="F110" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>522</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>38</v>
       </c>
       <c r="F111" t="s">
@@ -10435,51 +10435,51 @@
       </c>
       <c r="C114" t="s">
         <v>526</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>528</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>108</v>
       </c>
       <c r="F115" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>529</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
@@ -10595,51 +10595,51 @@
       </c>
       <c r="C122" t="s">
         <v>537</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>29</v>
       </c>
       <c r="F122" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>538</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>69</v>
       </c>
       <c r="F123" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>540</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>76</v>
       </c>
       <c r="F124" t="s">
@@ -10760,51 +10760,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>548</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>161</v>
       </c>
       <c r="F131" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>550</v>
       </c>
       <c r="D132">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>551</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>76</v>
       </c>
       <c r="F133" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
@@ -10921,51 +10921,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>560</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>161</v>
       </c>
       <c r="F141" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>561</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>563</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>235</v>
       </c>
       <c r="F143" t="s">
         <v>320</v>
       </c>
     </row>
@@ -11040,51 +11040,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>570</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>38</v>
       </c>
       <c r="F148" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>571</v>
       </c>
       <c r="D149">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>76</v>
       </c>
       <c r="F149" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>572</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
@@ -11300,68 +11300,68 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>590</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>38</v>
       </c>
       <c r="F164" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>591</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>29</v>
       </c>
       <c r="F165" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>592</v>
       </c>
       <c r="D166">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>594</v>
       </c>
       <c r="D167">
         <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>256</v>
       </c>
       <c r="F167" t="s">
         <v>401</v>
       </c>
     </row>
@@ -11549,68 +11549,68 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>608</v>
       </c>
       <c r="D179">
         <v>21</v>
       </c>
       <c r="E179" t="s">
         <v>128</v>
       </c>
       <c r="F179" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>609</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>54</v>
       </c>
       <c r="F180" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>611</v>
       </c>
       <c r="D181">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>612</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>286</v>
       </c>
       <c r="F182" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
@@ -11648,85 +11648,85 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>616</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>18</v>
       </c>
       <c r="F185" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>617</v>
       </c>
       <c r="D186">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>618</v>
       </c>
       <c r="D187">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>619</v>
       </c>
       <c r="D188">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>29</v>
       </c>
       <c r="F188" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>620</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
         <v>131</v>
       </c>
     </row>
@@ -11962,51 +11962,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>640</v>
       </c>
       <c r="D204">
         <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>641</v>
       </c>
       <c r="D205">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>642</v>
       </c>
       <c r="D206">
         <v>23</v>
       </c>
       <c r="E206" t="s">
         <v>235</v>
       </c>
       <c r="F206" t="s">
         <v>525</v>
       </c>
     </row>
@@ -12194,51 +12194,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>655</v>
       </c>
       <c r="D218">
         <v>24</v>
       </c>
       <c r="E218" t="s">
         <v>179</v>
       </c>
       <c r="F218" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>657</v>
       </c>
       <c r="D219">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E219" t="s">
         <v>38</v>
       </c>
       <c r="F219" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>659</v>
       </c>
       <c r="D220">
         <v>22</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
         <v>302</v>
       </c>
     </row>
@@ -12293,85 +12293,85 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="C224" t="s">
         <v>664</v>
       </c>
       <c r="D224">
         <v>22</v>
       </c>
       <c r="E224" t="s">
         <v>38</v>
       </c>
       <c r="F224" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>665</v>
       </c>
       <c r="D225">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E225" t="s">
         <v>24</v>
       </c>
       <c r="F225" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>667</v>
       </c>
       <c r="D226">
         <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>105</v>
       </c>
       <c r="F226" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>669</v>
       </c>
       <c r="D227">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>222</v>
       </c>
       <c r="F227" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>670</v>
       </c>
       <c r="D228">
         <v>23</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
         <v>13</v>
       </c>
     </row>
@@ -12474,51 +12474,51 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>677</v>
       </c>
       <c r="D235">
         <v>22</v>
       </c>
       <c r="E235" t="s">
         <v>49</v>
       </c>
       <c r="F235" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="C236" t="s">
         <v>678</v>
       </c>
       <c r="D236">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E236" t="s">
         <v>29</v>
       </c>
       <c r="F236" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>234</v>
       </c>
       <c r="C237" t="s">
         <v>679</v>
       </c>
       <c r="D237">
         <v>21</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
         <v>302</v>
       </c>
     </row>
@@ -12746,82 +12746,82 @@
     <row r="251" spans="1:6">
       <c r="A251">
         <v>248</v>
       </c>
       <c r="C251" t="s">
         <v>697</v>
       </c>
       <c r="D251">
         <v>21</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>698</v>
       </c>
       <c r="D252">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E252" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="C253" t="s">
         <v>699</v>
       </c>
       <c r="D253">
         <v>23</v>
       </c>
       <c r="E253" t="s">
         <v>361</v>
       </c>
       <c r="F253" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>700</v>
       </c>
       <c r="D254">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E254" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>701</v>
       </c>
       <c r="D255">
         <v>23</v>
       </c>
       <c r="E255" t="s">
         <v>144</v>
       </c>
       <c r="F255" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>251</v>
@@ -13268,108 +13268,108 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>730</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>731</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>556</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>734</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>735</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>286</v>
       </c>
       <c r="F22" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>737</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>249</v>
       </c>
       <c r="F23" t="s">
@@ -13385,51 +13385,51 @@
       </c>
       <c r="C24" t="s">
         <v>739</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>256</v>
       </c>
       <c r="F24" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>741</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>743</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
@@ -13950,51 +13950,51 @@
       </c>
       <c r="C53" t="s">
         <v>784</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>786</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>787</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>788</v>
       </c>
     </row>
@@ -14084,51 +14084,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>795</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>796</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>797</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>798</v>
       </c>
     </row>
@@ -14158,51 +14158,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>800</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>801</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>803</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
     </row>
@@ -14315,51 +14315,51 @@
       </c>
       <c r="C72" t="s">
         <v>812</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>813</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>29</v>
       </c>
       <c r="F73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>814</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>256</v>
       </c>
       <c r="F74" t="s">
@@ -14375,51 +14375,51 @@
       </c>
       <c r="C75" t="s">
         <v>816</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>817</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>256</v>
       </c>
       <c r="F76" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>818</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
@@ -14475,51 +14475,51 @@
       </c>
       <c r="C80" t="s">
         <v>824</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>49</v>
       </c>
       <c r="F80" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>825</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>827</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>29</v>
       </c>
       <c r="F82" t="s">
@@ -14575,51 +14575,51 @@
       </c>
       <c r="C85" t="s">
         <v>832</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>464</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>833</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
@@ -14695,51 +14695,51 @@
       </c>
       <c r="C91" t="s">
         <v>838</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>840</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>842</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>843</v>
       </c>
     </row>
@@ -14869,51 +14869,51 @@
       </c>
       <c r="C100" t="s">
         <v>854</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>752</v>
       </c>
       <c r="F100" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>855</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>256</v>
       </c>
       <c r="F101" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>857</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
@@ -15157,51 +15157,51 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>874</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>875</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>876</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>18</v>
       </c>
     </row>
@@ -15231,51 +15231,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>879</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>880</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>881</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>222</v>
       </c>
       <c r="F121" t="s">
@@ -15311,91 +15311,91 @@
       </c>
       <c r="C123" t="s">
         <v>884</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>256</v>
       </c>
       <c r="F123" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>885</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>21</v>
       </c>
       <c r="F124" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>886</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>29</v>
       </c>
       <c r="F125" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>887</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>256</v>
       </c>
       <c r="F126" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>888</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>29</v>
       </c>
       <c r="F127" t="s">
@@ -15488,51 +15488,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>896</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>897</v>
       </c>
       <c r="F132" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>899</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>900</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>29</v>
       </c>
       <c r="F134" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
@@ -15649,51 +15649,51 @@
         <v>769</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>909</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>910</v>
       </c>
       <c r="D143">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>256</v>
       </c>
       <c r="F143" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>911</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>714</v>
       </c>
     </row>
@@ -15921,51 +15921,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>928</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>24</v>
       </c>
       <c r="F158" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>929</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>930</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>931</v>
@@ -16048,68 +16048,68 @@
         <v>732</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>937</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>938</v>
       </c>
       <c r="D167">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>24</v>
       </c>
       <c r="F167" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>940</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>941</v>
       </c>
       <c r="D169">
         <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>742</v>
       </c>
     </row>
@@ -16232,136 +16232,136 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>951</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>24</v>
       </c>
       <c r="F177" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>952</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>24</v>
       </c>
       <c r="F178" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>954</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>34</v>
       </c>
       <c r="F179" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>955</v>
       </c>
       <c r="D180">
         <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>956</v>
       </c>
       <c r="D181">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>958</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>128</v>
       </c>
       <c r="F182" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>960</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>961</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>256</v>
       </c>
       <c r="F184" t="s">
         <v>962</v>
       </c>
     </row>
@@ -16487,51 +16487,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>973</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>256</v>
       </c>
       <c r="F192" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>975</v>
       </c>
       <c r="D193">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>971</v>
       </c>
       <c r="F193" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>977</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>24</v>
       </c>
       <c r="F194" t="s">
         <v>978</v>
       </c>
     </row>
@@ -16654,51 +16654,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>989</v>
       </c>
       <c r="D202">
         <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>841</v>
       </c>
       <c r="F202" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>991</v>
       </c>
       <c r="D203">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>49</v>
       </c>
       <c r="F203" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>992</v>
       </c>
       <c r="D204">
         <v>22</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
         <v>188</v>
       </c>
     </row>
@@ -16855,51 +16855,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>1004</v>
       </c>
       <c r="D214">
         <v>24</v>
       </c>
       <c r="E214" t="s">
         <v>361</v>
       </c>
       <c r="F214" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>1006</v>
       </c>
       <c r="D215">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
       <c r="F215" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>1007</v>
       </c>
       <c r="D216">
         <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>24</v>
       </c>
       <c r="F216" t="s">
         <v>939</v>
       </c>
     </row>
@@ -17008,68 +17008,68 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>1015</v>
       </c>
       <c r="D223">
         <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>1016</v>
       </c>
       <c r="D224">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E224" t="s">
         <v>259</v>
       </c>
       <c r="F224" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>1017</v>
       </c>
       <c r="D225">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E225" t="s">
         <v>24</v>
       </c>
       <c r="F225" t="s">
         <v>939</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>