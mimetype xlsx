--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2534,51 +2534,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2793,51 +2793,51 @@
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>60</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>61</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2961,68 +2961,68 @@
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>72</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>73</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>51</v>
       </c>
       <c r="F46" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
@@ -3354,51 +3354,51 @@
       </c>
       <c r="C65" t="s">
         <v>101</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>26</v>
       </c>
       <c r="F65" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>103</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -3414,105 +3414,105 @@
       </c>
       <c r="C68" t="s">
         <v>104</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>105</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
       <c r="F70" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>108</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>109</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>51</v>
       </c>
       <c r="F72" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>110</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -3622,85 +3622,85 @@
       </c>
       <c r="C79" t="s">
         <v>118</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>119</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>120</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>121</v>
       </c>
       <c r="D82">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>99</v>
       </c>
       <c r="F82" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>123</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>83</v>
       </c>
       <c r="F83" t="s">
@@ -3827,51 +3827,51 @@
       </c>
       <c r="C90" t="s">
         <v>134</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>136</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>138</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>139</v>
       </c>
       <c r="F92" t="s">
@@ -3887,51 +3887,51 @@
       </c>
       <c r="C93" t="s">
         <v>141</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>31</v>
       </c>
       <c r="F93" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>142</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>143</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>51</v>
       </c>
       <c r="F95" t="s">
         <v>69</v>
       </c>
     </row>
@@ -3998,51 +3998,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>149</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>150</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>151</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
@@ -4320,88 +4320,88 @@
       </c>
       <c r="C116" t="s">
         <v>169</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>31</v>
       </c>
       <c r="F116" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>171</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>31</v>
       </c>
       <c r="F117" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>172</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>173</v>
       </c>
       <c r="D119">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>31</v>
       </c>
       <c r="F119" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>174</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>26</v>
       </c>
       <c r="F120" t="s">
@@ -4653,51 +4653,51 @@
         <v>191</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>192</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>193</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>26</v>
       </c>
       <c r="F135" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>194</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>26</v>
       </c>
       <c r="F136" t="s">
         <v>27</v>
       </c>
     </row>
@@ -5126,65 +5126,65 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>229</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>230</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>231</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>233</v>
       </c>
       <c r="D165">
         <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>99</v>
       </c>
       <c r="F165" t="s">
         <v>234</v>
       </c>
     </row>
@@ -5352,51 +5352,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>247</v>
       </c>
       <c r="D176">
         <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>248</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>26</v>
       </c>
       <c r="F177" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>249</v>
       </c>
       <c r="D178">
         <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>204</v>
       </c>
       <c r="F178" t="s">
         <v>205</v>
       </c>
     </row>
@@ -5626,99 +5626,99 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>266</v>
       </c>
       <c r="D193">
         <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>267</v>
       </c>
       <c r="D194">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>268</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>269</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>26</v>
       </c>
       <c r="F196" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>270</v>
       </c>
       <c r="D197">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>272</v>
       </c>
       <c r="D198">
         <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>139</v>
       </c>
       <c r="F198" t="s">
         <v>140</v>
       </c>
     </row>
@@ -5915,51 +5915,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>281</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>282</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>283</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
@@ -6535,51 +6535,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>318</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>319</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>99</v>
       </c>
       <c r="F43" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>320</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
@@ -6655,51 +6655,51 @@
       </c>
       <c r="C48" t="s">
         <v>326</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>327</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>329</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -6786,51 +6786,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>335</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>336</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>337</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>26</v>
       </c>
       <c r="F57" t="s">
@@ -6897,51 +6897,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>342</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>343</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>344</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>306</v>
       </c>
       <c r="F63" t="s">
         <v>307</v>
       </c>
     </row>
@@ -7025,51 +7025,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>349</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>350</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
       <c r="F69" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>352</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
@@ -7176,102 +7176,102 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>359</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>361</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>362</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>363</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>364</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>365</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>51</v>
       </c>
       <c r="F81" t="s">
         <v>237</v>
       </c>
     </row>
@@ -7412,51 +7412,51 @@
       </c>
       <c r="C89" t="s">
         <v>373</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>26</v>
       </c>
       <c r="F89" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>374</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>375</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>31</v>
       </c>
       <c r="F91" t="s">
@@ -7860,91 +7860,91 @@
       </c>
       <c r="C112" t="s">
         <v>401</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>402</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>51</v>
       </c>
       <c r="F113" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>403</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>26</v>
       </c>
       <c r="F114" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>404</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>405</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>51</v>
       </c>
       <c r="F116" t="s">
         <v>237</v>
       </c>
     </row>
@@ -8068,88 +8068,88 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>413</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>415</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>416</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>417</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
       <c r="F126" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>418</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
     </row>
@@ -8202,51 +8202,51 @@
       </c>
       <c r="C130" t="s">
         <v>423</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>424</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>425</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>54</v>
       </c>
     </row>
@@ -8318,51 +8318,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>430</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>431</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>432</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
     </row>
@@ -8618,51 +8618,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>449</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>323</v>
       </c>
       <c r="F155" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>451</v>
       </c>
       <c r="D156">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>99</v>
       </c>
       <c r="F156" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>452</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
@@ -8717,51 +8717,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>457</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>31</v>
       </c>
       <c r="F161" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>459</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>139</v>
       </c>
       <c r="F162" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>460</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>139</v>
       </c>
       <c r="F163" t="s">
         <v>179</v>
       </c>
     </row>
@@ -8918,51 +8918,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>471</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>31</v>
       </c>
       <c r="F173" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>472</v>
       </c>
       <c r="D174">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>473</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>474</v>
       </c>
     </row>
@@ -9017,51 +9017,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>478</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>227</v>
       </c>
       <c r="F179" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>479</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>20</v>
       </c>
       <c r="F180" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>480</v>
       </c>
       <c r="D181">
         <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>26</v>
       </c>
       <c r="F181" t="s">
         <v>393</v>
       </c>
     </row>
@@ -9218,51 +9218,51 @@
         <v>179</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>490</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>491</v>
       </c>
       <c r="D192">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>492</v>
       </c>
       <c r="D193">
         <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
@@ -9521,51 +9521,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>509</v>
       </c>
       <c r="D209">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>510</v>
       </c>
       <c r="F209" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>512</v>
       </c>
       <c r="D210">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E210" t="s">
         <v>20</v>
       </c>
       <c r="F210" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>513</v>
       </c>
       <c r="D211">
         <v>22</v>
       </c>
       <c r="E211" t="s">
         <v>51</v>
       </c>
       <c r="F211" t="s">
         <v>514</v>
       </c>
     </row>
@@ -9776,85 +9776,85 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>530</v>
       </c>
       <c r="D224">
         <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>204</v>
       </c>
       <c r="F224" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="C225" t="s">
         <v>531</v>
       </c>
       <c r="D225">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>99</v>
       </c>
       <c r="F225" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>220</v>
       </c>
       <c r="C226" t="s">
         <v>532</v>
       </c>
       <c r="D226">
         <v>22</v>
       </c>
       <c r="E226" t="s">
         <v>51</v>
       </c>
       <c r="F226" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>533</v>
       </c>
       <c r="D227">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E227" t="s">
         <v>7</v>
       </c>
       <c r="F227" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>534</v>
       </c>
       <c r="D228">
         <v>21</v>
       </c>
       <c r="E228" t="s">
         <v>204</v>
       </c>
       <c r="F228" t="s">
         <v>205</v>
       </c>
     </row>