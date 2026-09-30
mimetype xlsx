--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -3328,68 +3328,68 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -3535,51 +3535,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3589,119 +3589,119 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>29</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3745,51 +3745,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -3890,88 +3890,88 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>47</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>48</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>49</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>50</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>52</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
         <v>54</v>
       </c>
     </row>
@@ -4169,71 +4169,71 @@
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>75</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -4257,71 +4257,71 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>77</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>78</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>79</v>
       </c>
       <c r="F54" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>81</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>82</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
@@ -4524,51 +4524,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>99</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>100</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>101</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>102</v>
       </c>
       <c r="F70" t="s">
@@ -4698,51 +4698,51 @@
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>79</v>
       </c>
       <c r="F77" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>115</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>117</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4960,51 +4960,51 @@
       </c>
       <c r="C91" t="s">
         <v>132</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>79</v>
       </c>
       <c r="F91" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>134</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>121</v>
       </c>
       <c r="F92" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>136</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>79</v>
       </c>
       <c r="F93" t="s">
@@ -5254,51 +5254,51 @@
       </c>
       <c r="C106" t="s">
         <v>159</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>79</v>
       </c>
       <c r="F106" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>160</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>161</v>
       </c>
       <c r="F107" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>163</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>79</v>
       </c>
       <c r="F108" t="s">
@@ -5411,51 +5411,51 @@
       </c>
       <c r="C114" t="s">
         <v>172</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>161</v>
       </c>
       <c r="F114" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>173</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>56</v>
       </c>
       <c r="F115" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>175</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>93</v>
       </c>
     </row>
@@ -5488,51 +5488,51 @@
       </c>
       <c r="C118" t="s">
         <v>177</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>102</v>
       </c>
       <c r="F118" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>178</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>45</v>
       </c>
       <c r="F119" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>179</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>102</v>
       </c>
       <c r="F120" t="s">
@@ -5798,68 +5798,68 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>202</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>79</v>
       </c>
       <c r="F135" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>93</v>
       </c>
       <c r="F136" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>204</v>
       </c>
       <c r="D137">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>64</v>
       </c>
       <c r="F137" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>206</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
@@ -5897,167 +5897,167 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>211</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>45</v>
       </c>
       <c r="F141" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>213</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>79</v>
       </c>
       <c r="F142" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>215</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>192</v>
       </c>
       <c r="F143" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>216</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>217</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>79</v>
       </c>
       <c r="F145" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>218</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>79</v>
       </c>
       <c r="F146" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>219</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>145</v>
       </c>
       <c r="F147" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>220</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>79</v>
       </c>
       <c r="F148" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>221</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>124</v>
       </c>
       <c r="F149" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>223</v>
       </c>
       <c r="D150">
         <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>93</v>
       </c>
       <c r="F150" t="s">
         <v>224</v>
       </c>
     </row>
@@ -6149,51 +6149,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>231</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>31</v>
       </c>
       <c r="F156" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>232</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>93</v>
       </c>
       <c r="F157" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>233</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>54</v>
       </c>
       <c r="F158" t="s">
         <v>234</v>
       </c>
     </row>
@@ -6452,82 +6452,82 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>258</v>
       </c>
       <c r="D174">
         <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>88</v>
       </c>
       <c r="F174" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>260</v>
       </c>
       <c r="D175">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>261</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>93</v>
       </c>
       <c r="F176" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>263</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>264</v>
       </c>
       <c r="F177" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>266</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>69</v>
       </c>
       <c r="F178" t="s">
         <v>70</v>
       </c>
     </row>
@@ -6721,99 +6721,99 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>281</v>
       </c>
       <c r="D190">
         <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>79</v>
       </c>
       <c r="F190" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>282</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>124</v>
       </c>
       <c r="F191" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>283</v>
       </c>
       <c r="D192">
         <v>25</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>284</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>124</v>
       </c>
       <c r="F193" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>285</v>
       </c>
       <c r="D194">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>79</v>
       </c>
       <c r="F194" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>286</v>
       </c>
       <c r="D195">
         <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>79</v>
       </c>
       <c r="F195" t="s">
         <v>80</v>
       </c>
     </row>
@@ -7372,88 +7372,88 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>318</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>319</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>309</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>320</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>321</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>322</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7517,51 +7517,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>327</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>328</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>93</v>
       </c>
       <c r="F38" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>329</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7639,68 +7639,68 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>334</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>335</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>336</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>337</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
@@ -7818,51 +7818,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>345</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>346</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>347</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7892,51 +7892,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>349</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>350</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>45</v>
       </c>
       <c r="F59" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>351</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
@@ -7989,51 +7989,51 @@
       </c>
       <c r="C63" t="s">
         <v>354</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>355</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>79</v>
       </c>
       <c r="F64" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>356</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>145</v>
       </c>
       <c r="F65" t="s">
@@ -8066,51 +8066,51 @@
       </c>
       <c r="C67" t="s">
         <v>358</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>45</v>
       </c>
       <c r="F67" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>359</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>360</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>145</v>
       </c>
       <c r="F69" t="s">
         <v>155</v>
       </c>
     </row>
@@ -8177,51 +8177,51 @@
       </c>
       <c r="C73" t="s">
         <v>365</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>145</v>
       </c>
       <c r="F73" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>366</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>124</v>
       </c>
       <c r="F74" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>368</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8291,108 +8291,108 @@
       </c>
       <c r="C79" t="s">
         <v>373</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>79</v>
       </c>
       <c r="F79" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>374</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>45</v>
       </c>
       <c r="F80" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>375</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>79</v>
       </c>
       <c r="F81" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>376</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>377</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>378</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>93</v>
       </c>
       <c r="F84" t="s">
         <v>142</v>
       </c>
     </row>
@@ -8462,51 +8462,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>383</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>384</v>
       </c>
       <c r="D89">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>309</v>
       </c>
       <c r="F89" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>386</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>93</v>
       </c>
       <c r="F90" t="s">
@@ -8616,51 +8616,51 @@
       </c>
       <c r="C96" t="s">
         <v>392</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>121</v>
       </c>
       <c r="F96" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>393</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>79</v>
       </c>
       <c r="F97" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>395</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>93</v>
       </c>
       <c r="F98" t="s">
@@ -8764,68 +8764,68 @@
       </c>
       <c r="C104" t="s">
         <v>403</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>96</v>
       </c>
       <c r="F104" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>404</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>405</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>406</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>79</v>
       </c>
       <c r="F107" t="s">
         <v>133</v>
       </c>
     </row>
@@ -9177,156 +9177,156 @@
       </c>
       <c r="C126" t="s">
         <v>426</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>79</v>
       </c>
       <c r="F126" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>427</v>
       </c>
       <c r="D127">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>54</v>
       </c>
       <c r="F127" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>428</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>429</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>192</v>
       </c>
       <c r="F129" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>431</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>432</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>79</v>
       </c>
       <c r="F131" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>433</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>69</v>
       </c>
       <c r="F132" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>435</v>
       </c>
       <c r="D133">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>45</v>
       </c>
       <c r="F133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>436</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>309</v>
       </c>
       <c r="F134" t="s">
         <v>149</v>
       </c>
     </row>
@@ -9409,51 +9409,51 @@
         <v>167</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>442</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>443</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>64</v>
       </c>
       <c r="F141" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>444</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
@@ -9618,51 +9618,51 @@
         <v>265</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>458</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>459</v>
       </c>
       <c r="D154">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>93</v>
       </c>
       <c r="F154" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>460</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>254</v>
       </c>
       <c r="F155" t="s">
         <v>461</v>
       </c>
     </row>
@@ -9963,51 +9963,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>482</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>93</v>
       </c>
       <c r="F174" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>483</v>
       </c>
       <c r="D175">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>166</v>
       </c>
       <c r="F175" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>485</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
@@ -10229,99 +10229,99 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>500</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>79</v>
       </c>
       <c r="F190" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>501</v>
       </c>
       <c r="D191">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>503</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>124</v>
       </c>
       <c r="F192" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>505</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>79</v>
       </c>
       <c r="F193" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>506</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>45</v>
       </c>
       <c r="F194" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>508</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>79</v>
       </c>
       <c r="F195" t="s">
         <v>80</v>
       </c>
     </row>
@@ -10427,51 +10427,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>517</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>79</v>
       </c>
       <c r="F202" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>518</v>
       </c>
       <c r="D203">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>519</v>
       </c>
       <c r="F203" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>521</v>
       </c>
       <c r="D204">
         <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>79</v>
       </c>
       <c r="F204" t="s">
         <v>522</v>
       </c>
     </row>
@@ -10495,51 +10495,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>524</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>31</v>
       </c>
       <c r="F206" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>525</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>79</v>
       </c>
       <c r="F207" t="s">
         <v>363</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10686,51 +10686,51 @@
       </c>
       <c r="C7" t="s">
         <v>534</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>536</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>538</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>254</v>
       </c>
       <c r="F9" t="s">
@@ -11180,51 +11180,51 @@
       </c>
       <c r="C32" t="s">
         <v>578</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>580</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>581</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
     </row>
@@ -11631,51 +11631,51 @@
       </c>
       <c r="C55" t="s">
         <v>612</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>614</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>254</v>
       </c>
       <c r="F56" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>159</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>79</v>
       </c>
       <c r="F57" t="s">
@@ -11919,51 +11919,51 @@
       </c>
       <c r="C70" t="s">
         <v>632</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>79</v>
       </c>
       <c r="F70" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>634</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>79</v>
       </c>
       <c r="F71" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>635</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
@@ -12136,51 +12136,51 @@
       </c>
       <c r="C81" t="s">
         <v>648</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>254</v>
       </c>
       <c r="F81" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>649</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>45</v>
       </c>
       <c r="F82" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>650</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83" t="s">
@@ -12296,51 +12296,51 @@
       </c>
       <c r="C89" t="s">
         <v>658</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>53</v>
       </c>
       <c r="F89" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>659</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>106</v>
       </c>
       <c r="F90" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>660</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>102</v>
       </c>
       <c r="F91" t="s">
@@ -12630,51 +12630,51 @@
       </c>
       <c r="C106" t="s">
         <v>681</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>79</v>
       </c>
       <c r="F106" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>682</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>683</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>93</v>
       </c>
       <c r="F108" t="s">
         <v>142</v>
       </c>
     </row>
@@ -12824,51 +12824,51 @@
       </c>
       <c r="C116" t="s">
         <v>694</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>254</v>
       </c>
       <c r="F116" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>695</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>136</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>79</v>
       </c>
       <c r="F118" t="s">
         <v>137</v>
       </c>
     </row>
@@ -12961,51 +12961,51 @@
       </c>
       <c r="C123" t="s">
         <v>701</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>254</v>
       </c>
       <c r="F123" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>702</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>79</v>
       </c>
       <c r="F124" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>704</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>93</v>
       </c>
       <c r="F125" t="s">
@@ -13021,51 +13021,51 @@
       </c>
       <c r="C126" t="s">
         <v>705</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>79</v>
       </c>
       <c r="F126" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>706</v>
       </c>
       <c r="D127">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>45</v>
       </c>
       <c r="F127" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>708</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>254</v>
       </c>
       <c r="F128" t="s">
@@ -13262,51 +13262,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>725</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>726</v>
       </c>
       <c r="F140" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>728</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>64</v>
       </c>
       <c r="F141" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>730</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>79</v>
       </c>
       <c r="F142" t="s">
         <v>533</v>
       </c>
     </row>
@@ -13327,99 +13327,99 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>732</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>45</v>
       </c>
       <c r="F144" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>733</v>
       </c>
       <c r="D145">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>734</v>
       </c>
       <c r="D146">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>79</v>
       </c>
       <c r="F146" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>736</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>145</v>
       </c>
       <c r="F147" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>738</v>
       </c>
       <c r="D148">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>740</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>64</v>
       </c>
       <c r="F149" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
@@ -13539,51 +13539,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>750</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>752</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>254</v>
       </c>
       <c r="F158" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>753</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>79</v>
       </c>
       <c r="F159" t="s">
         <v>137</v>
       </c>
     </row>
@@ -13686,51 +13686,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>762</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>264</v>
       </c>
       <c r="F166" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>763</v>
       </c>
       <c r="D167">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>79</v>
       </c>
       <c r="F167" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>764</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>79</v>
       </c>
       <c r="F168" t="s">
         <v>616</v>
       </c>
     </row>
@@ -14037,51 +14037,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>791</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>792</v>
       </c>
       <c r="F187" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>794</v>
       </c>
       <c r="D188">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>166</v>
       </c>
       <c r="F188" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>795</v>
       </c>
       <c r="D189">
         <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
     </row>
@@ -14102,51 +14102,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>797</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>64</v>
       </c>
       <c r="F191" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>799</v>
       </c>
       <c r="D192">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>254</v>
       </c>
       <c r="F192" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>800</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>79</v>
       </c>
       <c r="F193" t="s">
         <v>801</v>
       </c>
     </row>
@@ -14354,51 +14354,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>816</v>
       </c>
       <c r="D206">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>79</v>
       </c>
       <c r="F206" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>817</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>818</v>
       </c>
       <c r="D208">
         <v>25</v>
       </c>
       <c r="E208" t="s">
         <v>102</v>
       </c>
       <c r="F208" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
@@ -14495,51 +14495,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>826</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>792</v>
       </c>
       <c r="F215" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>827</v>
       </c>
       <c r="D216">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E216" t="s">
         <v>54</v>
       </c>
       <c r="F216" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>829</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>106</v>
       </c>
       <c r="F217" t="s">
         <v>830</v>
       </c>
     </row>
@@ -14784,51 +14784,51 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>230</v>
       </c>
       <c r="C232" t="s">
         <v>850</v>
       </c>
       <c r="D232">
         <v>23</v>
       </c>
       <c r="E232" t="s">
         <v>79</v>
       </c>
       <c r="F232" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
       </c>
       <c r="C233" t="s">
         <v>851</v>
       </c>
       <c r="D233">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E233" t="s">
         <v>54</v>
       </c>
       <c r="F233" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>852</v>
       </c>
       <c r="D234">
         <v>25</v>
       </c>
       <c r="E234" t="s">
         <v>64</v>
       </c>
       <c r="F234" t="s">
         <v>729</v>
       </c>
     </row>
@@ -15138,51 +15138,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>251</v>
       </c>
       <c r="C253" t="s">
         <v>873</v>
       </c>
       <c r="D253">
         <v>24</v>
       </c>
       <c r="E253" t="s">
         <v>79</v>
       </c>
       <c r="F253" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>874</v>
       </c>
       <c r="D254">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E254" t="s">
         <v>124</v>
       </c>
       <c r="F254" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>875</v>
       </c>
       <c r="D255">
         <v>25</v>
       </c>
       <c r="E255" t="s">
         <v>145</v>
       </c>
       <c r="F255" t="s">
         <v>867</v>
       </c>
     </row>
@@ -15254,51 +15254,51 @@
         <v>881</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>258</v>
       </c>
       <c r="C260" t="s">
         <v>882</v>
       </c>
       <c r="D260">
         <v>22</v>
       </c>
       <c r="E260" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>259</v>
       </c>
       <c r="C261" t="s">
         <v>883</v>
       </c>
       <c r="D261">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E261" t="s">
         <v>254</v>
       </c>
       <c r="F261" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>884</v>
       </c>
       <c r="D262">
         <v>24</v>
       </c>
       <c r="E262" t="s">
         <v>102</v>
       </c>
       <c r="F262" t="s">
         <v>885</v>
       </c>
     </row>
@@ -15370,51 +15370,51 @@
     <row r="267" spans="1:6">
       <c r="A267">
         <v>263</v>
       </c>
       <c r="C267" t="s">
         <v>890</v>
       </c>
       <c r="D267">
         <v>22</v>
       </c>
       <c r="E267" t="s">
         <v>166</v>
       </c>
       <c r="F267" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>891</v>
       </c>
       <c r="D268">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E268" t="s">
         <v>79</v>
       </c>
       <c r="F268" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>266</v>
       </c>
       <c r="C269" t="s">
         <v>892</v>
       </c>
       <c r="D269">
         <v>22</v>
       </c>
       <c r="E269" t="s">
         <v>124</v>
       </c>
       <c r="F269" t="s">
         <v>504</v>
       </c>
     </row>
@@ -15438,85 +15438,85 @@
     <row r="271" spans="1:6">
       <c r="A271">
         <v>269</v>
       </c>
       <c r="C271" t="s">
         <v>894</v>
       </c>
       <c r="D271">
         <v>25</v>
       </c>
       <c r="E271" t="s">
         <v>64</v>
       </c>
       <c r="F271" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>270</v>
       </c>
       <c r="C272" t="s">
         <v>895</v>
       </c>
       <c r="D272">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E272" t="s">
         <v>79</v>
       </c>
       <c r="F272" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>896</v>
       </c>
       <c r="D273">
         <v>23</v>
       </c>
       <c r="E273" t="s">
         <v>93</v>
       </c>
       <c r="F273" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>898</v>
       </c>
       <c r="D274">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E274" t="s">
         <v>45</v>
       </c>
       <c r="F274" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>273</v>
       </c>
       <c r="C275" t="s">
         <v>899</v>
       </c>
       <c r="D275">
         <v>25</v>
       </c>
       <c r="E275" t="s">
         <v>54</v>
       </c>
       <c r="F275" t="s">
         <v>828</v>
       </c>
     </row>