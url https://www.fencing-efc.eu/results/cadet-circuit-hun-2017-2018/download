--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2122,51 +2122,51 @@
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2236,51 +2236,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2293,51 +2293,51 @@
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2584,51 +2584,51 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36" t="s">
@@ -2812,51 +2812,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2886,51 +2886,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>43</v>
       </c>
       <c r="F52" t="s">
         <v>44</v>
       </c>
     </row>
@@ -2963,51 +2963,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>43</v>
       </c>
       <c r="F56" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3077,51 +3077,51 @@
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>56</v>
       </c>
       <c r="F60" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>65</v>
       </c>
       <c r="F62" t="s">
@@ -3211,51 +3211,51 @@
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>115</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>56</v>
       </c>
       <c r="F68" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="C80" t="s">
         <v>131</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>59</v>
       </c>
       <c r="F80" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>56</v>
       </c>
       <c r="F82" t="s">
         <v>129</v>
       </c>
     </row>
@@ -3579,51 +3579,51 @@
       </c>
       <c r="C86" t="s">
         <v>138</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>139</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>140</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>59</v>
       </c>
     </row>
@@ -3676,51 +3676,51 @@
       </c>
       <c r="C91" t="s">
         <v>143</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>145</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>56</v>
       </c>
       <c r="F92" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>146</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>52</v>
       </c>
       <c r="F93" t="s">
@@ -4021,51 +4021,51 @@
       </c>
       <c r="C109" t="s">
         <v>165</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>79</v>
       </c>
       <c r="F109" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>167</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>56</v>
       </c>
       <c r="F110" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>169</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>56</v>
       </c>
       <c r="F111" t="s">
@@ -4178,51 +4178,51 @@
       </c>
       <c r="C117" t="s">
         <v>177</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>178</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>179</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
@@ -4278,51 +4278,51 @@
       </c>
       <c r="C122" t="s">
         <v>182</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>183</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>184</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
@@ -4432,68 +4432,68 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>43</v>
       </c>
       <c r="F130" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>186</v>
       </c>
       <c r="F131" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>56</v>
       </c>
       <c r="F132" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>197</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>25</v>
       </c>
     </row>
@@ -4579,51 +4579,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>205</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>206</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>207</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
@@ -4703,51 +4703,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>213</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>59</v>
       </c>
       <c r="F147" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>215</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>43</v>
       </c>
       <c r="F148" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>216</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4788,102 +4788,102 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>220</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>43</v>
       </c>
       <c r="F152" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>221</v>
       </c>
       <c r="D153">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>30</v>
       </c>
       <c r="F153" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>222</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>186</v>
       </c>
       <c r="F154" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>223</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>52</v>
       </c>
       <c r="F155" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>224</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>225</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>27</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
     </row>
@@ -5613,51 +5613,51 @@
       </c>
       <c r="C25" t="s">
         <v>267</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
       <c r="F25" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>269</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>270</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>59</v>
       </c>
     </row>
@@ -5784,125 +5784,125 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>277</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>278</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>279</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>280</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>281</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>282</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>56</v>
       </c>
       <c r="F39" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>284</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
@@ -6052,71 +6052,71 @@
       </c>
       <c r="C48" t="s">
         <v>294</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>295</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>296</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>43</v>
       </c>
       <c r="F50" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>297</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>59</v>
       </c>
       <c r="F51" t="s">
@@ -6397,51 +6397,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>317</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>318</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>319</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6748,51 +6748,51 @@
       </c>
       <c r="C84" t="s">
         <v>338</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>339</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>340</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6845,51 +6845,51 @@
       </c>
       <c r="C89" t="s">
         <v>343</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>344</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>345</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
@@ -7119,71 +7119,71 @@
       </c>
       <c r="C103" t="s">
         <v>359</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>314</v>
       </c>
       <c r="F103" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>361</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>79</v>
       </c>
       <c r="F104" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>362</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>363</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>16</v>
       </c>
     </row>
@@ -7416,51 +7416,51 @@
       </c>
       <c r="C118" t="s">
         <v>376</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>377</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>378</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>43</v>
       </c>
       <c r="F120" t="s">
         <v>49</v>
       </c>
     </row>
@@ -7493,51 +7493,51 @@
       </c>
       <c r="C122" t="s">
         <v>380</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>30</v>
       </c>
       <c r="F122" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>382</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>52</v>
       </c>
       <c r="F123" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>383</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>59</v>
       </c>
     </row>
@@ -7794,51 +7794,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>403</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>404</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>405</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>155</v>
       </c>
     </row>
@@ -7930,51 +7930,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>413</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>30</v>
       </c>
       <c r="F147" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>415</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>416</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>59</v>
       </c>
       <c r="F149" t="s">
         <v>285</v>
       </c>
     </row>
@@ -8083,51 +8083,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>424</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>425</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>426</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>387</v>
       </c>
       <c r="F158" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
@@ -8397,51 +8397,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>447</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>448</v>
       </c>
       <c r="D176">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>449</v>
       </c>
       <c r="D177">
         <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
@@ -8513,102 +8513,102 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>454</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>30</v>
       </c>
       <c r="F182" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>455</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>408</v>
       </c>
       <c r="F183" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>456</v>
       </c>
       <c r="D184">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>43</v>
       </c>
       <c r="F184" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>457</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>387</v>
       </c>
       <c r="F185" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>458</v>
       </c>
       <c r="D186">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>52</v>
       </c>
       <c r="F186" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>459</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>56</v>
       </c>
       <c r="F187" t="s">
         <v>116</v>
       </c>
     </row>