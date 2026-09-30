--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3424,51 +3424,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
@@ -3581,51 +3581,51 @@
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
@@ -3641,51 +3641,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
@@ -3741,51 +3741,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
@@ -3861,91 +3861,91 @@
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>71</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -4001,51 +4001,51 @@
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>71</v>
       </c>
       <c r="F40" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>85</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
@@ -4081,51 +4081,51 @@
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
@@ -4258,51 +4258,51 @@
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>108</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>110</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
@@ -4595,51 +4595,51 @@
       </c>
       <c r="C69" t="s">
         <v>137</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>138</v>
       </c>
       <c r="F69" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>140</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
       <c r="F70" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>141</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -4775,51 +4775,51 @@
       </c>
       <c r="C78" t="s">
         <v>151</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>152</v>
       </c>
       <c r="D79">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>154</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -4955,91 +4955,91 @@
       </c>
       <c r="C87" t="s">
         <v>167</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>168</v>
       </c>
       <c r="F87" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>170</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>171</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>173</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>88</v>
       </c>
       <c r="F90" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>175</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>176</v>
       </c>
       <c r="F91" t="s">
@@ -5209,51 +5209,51 @@
       </c>
       <c r="C100" t="s">
         <v>190</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
       <c r="F100" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>192</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>193</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
         <v>194</v>
       </c>
     </row>
@@ -5326,51 +5326,51 @@
       </c>
       <c r="C106" t="s">
         <v>199</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>67</v>
       </c>
       <c r="F106" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>200</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>202</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>88</v>
       </c>
       <c r="F108" t="s">
@@ -5566,51 +5566,51 @@
       </c>
       <c r="C118" t="s">
         <v>217</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>218</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>219</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>18</v>
       </c>
       <c r="F120" t="s">
@@ -5623,51 +5623,51 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>220</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>222</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
       <c r="F122" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>224</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>31</v>
       </c>
       <c r="F123" t="s">
@@ -5683,51 +5683,51 @@
       </c>
       <c r="C124" t="s">
         <v>226</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>227</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>71</v>
       </c>
       <c r="F125" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>228</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
@@ -5743,51 +5743,51 @@
       </c>
       <c r="C127" t="s">
         <v>229</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>118</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>232</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" t="s">
@@ -6431,51 +6431,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>283</v>
       </c>
       <c r="D168">
         <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>24</v>
       </c>
       <c r="F168" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>284</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>285</v>
       </c>
       <c r="D170">
         <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>286</v>
       </c>
     </row>
@@ -6697,85 +6697,85 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>306</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>31</v>
       </c>
       <c r="F184" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>308</v>
       </c>
       <c r="D185">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>24</v>
       </c>
       <c r="F185" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>309</v>
       </c>
       <c r="D186">
         <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>101</v>
       </c>
       <c r="F186" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>310</v>
       </c>
       <c r="D187">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>209</v>
       </c>
       <c r="F187" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>312</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>24</v>
       </c>
       <c r="F188" t="s">
         <v>55</v>
       </c>
     </row>
@@ -6850,51 +6850,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>320</v>
       </c>
       <c r="D193">
         <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>24</v>
       </c>
       <c r="F193" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>321</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>322</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>168</v>
       </c>
       <c r="F195" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
@@ -7099,51 +7099,51 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>339</v>
       </c>
       <c r="D208">
         <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>39</v>
       </c>
       <c r="F208" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>341</v>
       </c>
       <c r="D209">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>24</v>
       </c>
       <c r="F209" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>343</v>
       </c>
       <c r="D210">
         <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>88</v>
       </c>
       <c r="F210" t="s">
         <v>174</v>
       </c>
     </row>
@@ -7619,71 +7619,71 @@
       </c>
       <c r="C19" t="s">
         <v>373</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>358</v>
       </c>
       <c r="F19" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>374</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>376</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>358</v>
       </c>
       <c r="F21" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>377</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>358</v>
       </c>
       <c r="F22" t="s">
@@ -7716,51 +7716,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>379</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>380</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>381</v>
       </c>
       <c r="F25" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>382</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26" t="s">
@@ -8129,51 +8129,51 @@
       </c>
       <c r="C46" t="s">
         <v>407</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>381</v>
       </c>
       <c r="F46" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>408</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>409</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>358</v>
       </c>
       <c r="F48" t="s">
         <v>359</v>
       </c>
     </row>
@@ -8334,51 +8334,51 @@
       </c>
       <c r="C57" t="s">
         <v>421</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>422</v>
       </c>
       <c r="F57" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>424</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>101</v>
       </c>
       <c r="F58" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>426</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8445,51 +8445,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>432</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>433</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>435</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8522,51 +8522,51 @@
       </c>
       <c r="C67" t="s">
         <v>438</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>358</v>
       </c>
       <c r="F67" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>439</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>88</v>
       </c>
       <c r="F68" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>441</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
@@ -8696,51 +8696,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>451</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>452</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>358</v>
       </c>
       <c r="F77" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>453</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
@@ -8873,68 +8873,68 @@
       </c>
       <c r="C85" t="s">
         <v>462</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>464</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>465</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>358</v>
       </c>
       <c r="F87" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>466</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
       <c r="F88" t="s">
@@ -9007,51 +9007,51 @@
       </c>
       <c r="C92" t="s">
         <v>471</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>472</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>473</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" t="s">
         <v>82</v>
       </c>
     </row>
@@ -9064,111 +9064,111 @@
       </c>
       <c r="C95" t="s">
         <v>474</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>476</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>478</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>164</v>
       </c>
       <c r="F97" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>480</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>482</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>71</v>
       </c>
       <c r="F99" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>483</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
@@ -9201,51 +9201,51 @@
       </c>
       <c r="C102" t="s">
         <v>486</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>488</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>489</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>358</v>
       </c>
       <c r="F104" t="s">
         <v>359</v>
       </c>
     </row>
@@ -9352,51 +9352,51 @@
       </c>
       <c r="C110" t="s">
         <v>497</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>498</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>499</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>297</v>
       </c>
       <c r="F112" t="s">
         <v>500</v>
       </c>
     </row>
@@ -9466,88 +9466,88 @@
       </c>
       <c r="C116" t="s">
         <v>505</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>506</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>507</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>39</v>
       </c>
       <c r="F118" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>509</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>511</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" t="s">
@@ -9674,51 +9674,51 @@
       </c>
       <c r="C127" t="s">
         <v>518</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>18</v>
       </c>
       <c r="F127" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>520</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>521</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>209</v>
       </c>
       <c r="F129" t="s">
         <v>522</v>
       </c>
     </row>
@@ -10078,85 +10078,85 @@
         <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>548</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>549</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>18</v>
       </c>
       <c r="F153" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>550</v>
       </c>
       <c r="D154">
         <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>209</v>
       </c>
       <c r="F154" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>551</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>552</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>71</v>
       </c>
       <c r="F156" t="s">
         <v>113</v>
       </c>
     </row>
@@ -10248,170 +10248,170 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>563</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>18</v>
       </c>
       <c r="F162" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>565</v>
       </c>
       <c r="D163">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>21</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>566</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>24</v>
       </c>
       <c r="F164" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>567</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>168</v>
       </c>
       <c r="F165" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>568</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
       <c r="F166" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>569</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>18</v>
       </c>
       <c r="F167" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>570</v>
       </c>
       <c r="D168">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>417</v>
       </c>
       <c r="F168" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>571</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>573</v>
       </c>
       <c r="D170">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>21</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>574</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>24</v>
       </c>
       <c r="F171" t="s">
         <v>82</v>
       </c>
     </row>
@@ -10466,51 +10466,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>579</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>18</v>
       </c>
       <c r="F175" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>580</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>52</v>
       </c>
       <c r="F176" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>582</v>
       </c>
       <c r="D177">
         <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>71</v>
       </c>
       <c r="F177" t="s">
         <v>72</v>
       </c>
     </row>
@@ -10534,51 +10534,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>584</v>
       </c>
       <c r="D179">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>24</v>
       </c>
       <c r="F179" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>585</v>
       </c>
       <c r="D180">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>381</v>
       </c>
       <c r="F180" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>586</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>24</v>
       </c>
       <c r="F181" t="s">
         <v>194</v>
       </c>
     </row>
@@ -10602,51 +10602,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>588</v>
       </c>
       <c r="D183">
         <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>589</v>
       </c>
       <c r="D184">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>24</v>
       </c>
       <c r="F184" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>590</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>24</v>
       </c>
       <c r="F185" t="s">
         <v>352</v>
       </c>
     </row>
@@ -11194,51 +11194,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="C218" t="s">
         <v>629</v>
       </c>
       <c r="D218">
         <v>21</v>
       </c>
       <c r="E218" t="s">
         <v>18</v>
       </c>
       <c r="F218" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>630</v>
       </c>
       <c r="D219">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E219" t="s">
         <v>88</v>
       </c>
       <c r="F219" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>631</v>
       </c>
       <c r="D220">
         <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>24</v>
       </c>
       <c r="F220" t="s">
         <v>82</v>
       </c>
     </row>
@@ -11296,51 +11296,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>637</v>
       </c>
       <c r="D224">
         <v>24</v>
       </c>
       <c r="E224" t="s">
         <v>71</v>
       </c>
       <c r="F224" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>638</v>
       </c>
       <c r="D225">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>21</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>639</v>
       </c>
       <c r="D226">
         <v>25</v>
       </c>
       <c r="E226" t="s">
         <v>24</v>
       </c>
       <c r="F226" t="s">
         <v>572</v>
       </c>
     </row>
@@ -11489,51 +11489,51 @@
       </c>
       <c r="C5" t="s">
         <v>647</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>358</v>
       </c>
       <c r="F5" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>649</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>381</v>
       </c>
       <c r="F6" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>650</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>422</v>
       </c>
       <c r="F7" t="s">
@@ -11580,51 +11580,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>654</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>655</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
@@ -11785,51 +11785,51 @@
       </c>
       <c r="C21" t="s">
         <v>664</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>665</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>666</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
@@ -12543,51 +12543,51 @@
       </c>
       <c r="C61" t="s">
         <v>711</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>712</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>358</v>
       </c>
       <c r="F62" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>713</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>356</v>
       </c>
     </row>
@@ -12717,51 +12717,51 @@
       </c>
       <c r="C70" t="s">
         <v>721</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
       <c r="F70" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>723</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>724</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>725</v>
       </c>
     </row>
@@ -12851,68 +12851,68 @@
       </c>
       <c r="C77" t="s">
         <v>732</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>297</v>
       </c>
       <c r="F77" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>733</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>734</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>358</v>
       </c>
       <c r="F79" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>735</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" t="s">
@@ -13048,108 +13048,108 @@
       </c>
       <c r="C87" t="s">
         <v>743</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>745</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>398</v>
       </c>
       <c r="F88" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>747</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>748</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>297</v>
       </c>
       <c r="F90" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>749</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>358</v>
       </c>
       <c r="F91" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>750</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>395</v>
       </c>
       <c r="F92" t="s">
@@ -13162,51 +13162,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>751</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>752</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>358</v>
       </c>
       <c r="F94" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>753</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
@@ -13239,51 +13239,51 @@
       </c>
       <c r="C97" t="s">
         <v>756</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>757</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>758</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>88</v>
       </c>
       <c r="F99" t="s">
@@ -13356,51 +13356,51 @@
       </c>
       <c r="C103" t="s">
         <v>763</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>764</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>297</v>
       </c>
       <c r="F104" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>766</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>88</v>
       </c>
       <c r="F105" t="s">
@@ -13533,51 +13533,51 @@
       </c>
       <c r="C112" t="s">
         <v>776</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>358</v>
       </c>
       <c r="F112" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>777</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>18</v>
       </c>
       <c r="F113" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>778</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
     </row>
@@ -13667,88 +13667,88 @@
       </c>
       <c r="C119" t="s">
         <v>784</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>18</v>
       </c>
       <c r="F119" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>786</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>787</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>788</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>52</v>
       </c>
       <c r="F122" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>790</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
@@ -13801,51 +13801,51 @@
       </c>
       <c r="C126" t="s">
         <v>794</v>
       </c>
       <c r="D126">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>52</v>
       </c>
       <c r="F126" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>795</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>52</v>
       </c>
       <c r="F127" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>796</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
     </row>
@@ -13878,51 +13878,51 @@
       </c>
       <c r="C130" t="s">
         <v>799</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>297</v>
       </c>
       <c r="F130" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>801</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>802</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
@@ -13943,85 +13943,85 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>805</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>806</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>398</v>
       </c>
       <c r="F135" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>807</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>24</v>
       </c>
       <c r="F136" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>809</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>21</v>
       </c>
       <c r="F137" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>810</v>
       </c>
       <c r="D138">
         <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
       <c r="F138" t="s">
         <v>392</v>
       </c>
     </row>
@@ -14113,51 +14113,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>816</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>52</v>
       </c>
       <c r="F144" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>817</v>
       </c>
       <c r="D145">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>818</v>
       </c>
       <c r="D146">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>422</v>
       </c>
       <c r="F146" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
@@ -14195,99 +14195,99 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>822</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>24</v>
       </c>
       <c r="F149" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>824</v>
       </c>
       <c r="D150">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>825</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>358</v>
       </c>
       <c r="F151" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>826</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>52</v>
       </c>
       <c r="F152" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>827</v>
       </c>
       <c r="D153">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>828</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>52</v>
       </c>
       <c r="F154" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
@@ -14523,51 +14523,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>844</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>67</v>
       </c>
       <c r="F169" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>846</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>847</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>39</v>
       </c>
       <c r="F171" t="s">
         <v>428</v>
       </c>
     </row>
@@ -14608,68 +14608,68 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>850</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>164</v>
       </c>
       <c r="F174" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>852</v>
       </c>
       <c r="D175">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>417</v>
       </c>
       <c r="F175" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>854</v>
       </c>
       <c r="D176">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>297</v>
       </c>
       <c r="F176" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>855</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
@@ -14738,68 +14738,68 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>860</v>
       </c>
       <c r="D182">
         <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>559</v>
       </c>
       <c r="F182" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>861</v>
       </c>
       <c r="D183">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>21</v>
       </c>
       <c r="F183" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>862</v>
       </c>
       <c r="D184">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>864</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>24</v>
       </c>
       <c r="F185" t="s">
         <v>25</v>
       </c>
     </row>
@@ -15372,51 +15372,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>902</v>
       </c>
       <c r="D220">
         <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>24</v>
       </c>
       <c r="F220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>903</v>
       </c>
       <c r="D221">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E221" t="s">
         <v>209</v>
       </c>
       <c r="F221" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>904</v>
       </c>
       <c r="D222">
         <v>24</v>
       </c>
       <c r="E222" t="s">
         <v>39</v>
       </c>
       <c r="F222" t="s">
         <v>508</v>
       </c>
     </row>
@@ -15454,82 +15454,82 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>907</v>
       </c>
       <c r="D225">
         <v>25</v>
       </c>
       <c r="E225" t="s">
         <v>209</v>
       </c>
       <c r="F225" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>908</v>
       </c>
       <c r="D226">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E226" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>909</v>
       </c>
       <c r="D227">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E227" t="s">
         <v>71</v>
       </c>
       <c r="F227" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>910</v>
       </c>
       <c r="D228">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E228" t="s">
         <v>101</v>
       </c>
       <c r="F228" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>911</v>
       </c>
       <c r="D229">
         <v>25</v>
       </c>
       <c r="E229" t="s">
         <v>559</v>
       </c>
       <c r="F229" t="s">
         <v>560</v>
       </c>
     </row>
@@ -15672,51 +15672,51 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>235</v>
       </c>
       <c r="C238" t="s">
         <v>919</v>
       </c>
       <c r="D238">
         <v>25</v>
       </c>
       <c r="E238" t="s">
         <v>24</v>
       </c>
       <c r="F238" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>920</v>
       </c>
       <c r="D239">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E239" t="s">
         <v>10</v>
       </c>
       <c r="F239" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>921</v>
       </c>
       <c r="D240">
         <v>22</v>
       </c>
       <c r="E240" t="s">
         <v>24</v>
       </c>
       <c r="F240" t="s">
         <v>922</v>
       </c>
     </row>
@@ -15924,51 +15924,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>938</v>
       </c>
       <c r="D253">
         <v>23</v>
       </c>
       <c r="E253" t="s">
         <v>10</v>
       </c>
       <c r="F253" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>939</v>
       </c>
       <c r="D254">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E254" t="s">
         <v>395</v>
       </c>
       <c r="F254" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>940</v>
       </c>
       <c r="D255">
         <v>25</v>
       </c>
       <c r="E255" t="s">
         <v>52</v>
       </c>
       <c r="F255" t="s">
         <v>503</v>
       </c>
     </row>