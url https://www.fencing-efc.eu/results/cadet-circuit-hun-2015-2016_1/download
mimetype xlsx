--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2077,51 +2077,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
@@ -3154,51 +3154,51 @@
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>98</v>
       </c>
       <c r="F58" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
         <v>102</v>
       </c>
     </row>
@@ -3616,51 +3616,51 @@
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
@@ -3730,51 +3730,51 @@
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>23</v>
       </c>
       <c r="F89" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>143</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>98</v>
       </c>
       <c r="F90" t="s">
@@ -3844,51 +3844,51 @@
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>62</v>
       </c>
       <c r="F95" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>149</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
@@ -4320,51 +4320,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>179</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>180</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>181</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4865,51 +4865,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>221</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>222</v>
       </c>
       <c r="D151">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>223</v>
       </c>
       <c r="F151" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>224</v>
       </c>
       <c r="D152">
         <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
     </row>
@@ -5188,102 +5188,102 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>252</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>253</v>
       </c>
       <c r="D170">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>62</v>
       </c>
       <c r="F170" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>254</v>
       </c>
       <c r="D171">
         <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>23</v>
       </c>
       <c r="F171" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>256</v>
       </c>
       <c r="D172">
         <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>53</v>
       </c>
       <c r="F172" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>257</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>258</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>62</v>
       </c>
       <c r="F174" t="s">
         <v>259</v>
       </c>
     </row>
@@ -5389,51 +5389,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>266</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>106</v>
       </c>
       <c r="F181" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>267</v>
       </c>
       <c r="D182">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>268</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5525,51 +5525,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>275</v>
       </c>
       <c r="D189">
         <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>227</v>
       </c>
       <c r="F189" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>276</v>
       </c>
       <c r="D190">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>277</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>28</v>
       </c>
     </row>
@@ -5695,68 +5695,68 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>288</v>
       </c>
       <c r="D199">
         <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>20</v>
       </c>
       <c r="F199" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>192</v>
       </c>
       <c r="C200" t="s">
         <v>289</v>
       </c>
       <c r="D200">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>45</v>
       </c>
       <c r="F200" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>290</v>
       </c>
       <c r="D201">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5836,51 +5836,51 @@
         <v>98</v>
       </c>
       <c r="F4" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>295</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>296</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>298</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
@@ -6229,51 +6229,51 @@
       </c>
       <c r="C26" t="s">
         <v>318</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>18.0</v>
       </c>
       <c r="C27" t="s">
         <v>319</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>18.0</v>
       </c>
       <c r="C28" t="s">
         <v>320</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6497,71 +6497,71 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>335</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>336</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>337</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>338</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>98</v>
       </c>
       <c r="F43" t="s">
         <v>133</v>
       </c>
     </row>
@@ -6574,51 +6574,51 @@
       </c>
       <c r="C44" t="s">
         <v>339</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>33</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>340</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>341</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
@@ -6742,51 +6742,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>350</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>351</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>352</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
       <c r="F55" t="s">
         <v>239</v>
       </c>
     </row>
@@ -6853,68 +6853,68 @@
       </c>
       <c r="C59" t="s">
         <v>356</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>23</v>
       </c>
       <c r="F59" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>357</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>358</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>359</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>65</v>
       </c>
     </row>
@@ -7041,71 +7041,71 @@
       </c>
       <c r="C69" t="s">
         <v>367</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>368</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>33</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>369</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>370</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
@@ -7566,51 +7566,51 @@
       </c>
       <c r="C96" t="s">
         <v>399</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>400</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>76</v>
       </c>
       <c r="F97" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>401</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7680,68 +7680,68 @@
       </c>
       <c r="C102" t="s">
         <v>406</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>98</v>
       </c>
       <c r="F102" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>407</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>408</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>410</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
@@ -8153,51 +8153,51 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>435</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>436</v>
       </c>
       <c r="D128">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>437</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>378</v>
       </c>
       <c r="F129" t="s">
@@ -8324,68 +8324,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>447</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>448</v>
       </c>
       <c r="D137">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>449</v>
       </c>
       <c r="D138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>98</v>
       </c>
       <c r="F138" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="C139" t="s">
         <v>450</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>36</v>
       </c>
     </row>
@@ -8556,51 +8556,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>461</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>462</v>
       </c>
       <c r="D151">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>23</v>
       </c>
       <c r="F151" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>463</v>
       </c>
       <c r="D152">
         <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>62</v>
       </c>
       <c r="F152" t="s">
         <v>418</v>
       </c>
     </row>
@@ -8641,51 +8641,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>466</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>98</v>
       </c>
       <c r="F155" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>467</v>
       </c>
       <c r="D156">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>468</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>53</v>
       </c>
       <c r="F157" t="s">
         <v>86</v>
       </c>
     </row>
@@ -8777,51 +8777,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>475</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>119</v>
       </c>
       <c r="F163" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>476</v>
       </c>
       <c r="D164">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>98</v>
       </c>
       <c r="F164" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>477</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>62</v>
       </c>
       <c r="F165" t="s">
         <v>418</v>
       </c>
     </row>
@@ -9419,85 +9419,85 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>193</v>
       </c>
       <c r="C202" t="s">
         <v>520</v>
       </c>
       <c r="D202">
         <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>521</v>
       </c>
       <c r="D203">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>522</v>
       </c>
       <c r="D204">
         <v>26</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>523</v>
       </c>
       <c r="D205">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>524</v>
       </c>
       <c r="D206">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>76</v>
       </c>
       <c r="F206" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
@@ -9586,51 +9586,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>531</v>
       </c>
       <c r="D212">
         <v>27</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>532</v>
       </c>
       <c r="D213">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E213" t="s">
         <v>227</v>
       </c>
       <c r="F213" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>207</v>
       </c>
       <c r="C214" t="s">
         <v>533</v>
       </c>
       <c r="D214">
         <v>24</v>
       </c>
       <c r="E214" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>