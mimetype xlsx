--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1925,51 +1925,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2136,51 +2136,51 @@
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2575,51 +2575,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>63</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>65</v>
       </c>
     </row>
@@ -2806,68 +2806,68 @@
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>65</v>
       </c>
       <c r="F51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>49</v>
       </c>
       <c r="F52" t="s">
@@ -2920,51 +2920,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>95</v>
       </c>
     </row>
@@ -3094,88 +3094,88 @@
       </c>
       <c r="C64" t="s">
         <v>107</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>102</v>
       </c>
       <c r="F64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
@@ -3191,51 +3191,51 @@
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>116</v>
       </c>
       <c r="F70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
@@ -3553,51 +3553,51 @@
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>139</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>49</v>
       </c>
       <c r="F89" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>140</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>49</v>
       </c>
       <c r="F90" t="s">
@@ -3804,71 +3804,71 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>156</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>102</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>159</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>146</v>
       </c>
       <c r="F103" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>160</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>102</v>
       </c>
       <c r="F104" t="s">
@@ -3941,51 +3941,51 @@
       </c>
       <c r="C108" t="s">
         <v>165</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>102</v>
       </c>
       <c r="F108" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>166</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>49</v>
       </c>
       <c r="F109" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>167</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>49</v>
       </c>
       <c r="F110" t="s">
@@ -4021,71 +4021,71 @@
       </c>
       <c r="C112" t="s">
         <v>170</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>171</v>
       </c>
       <c r="F112" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>173</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>49</v>
       </c>
       <c r="F113" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>174</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>49</v>
       </c>
       <c r="F114" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>146</v>
       </c>
       <c r="F115" t="s">
@@ -4208,51 +4208,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>186</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>102</v>
       </c>
       <c r="F123" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>188</v>
       </c>
       <c r="D124">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>190</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>31</v>
       </c>
       <c r="F125" t="s">
         <v>191</v>
       </c>
     </row>
@@ -4799,51 +4799,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>228</v>
       </c>
       <c r="D159">
         <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>216</v>
       </c>
       <c r="F159" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>230</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>231</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>179</v>
       </c>
       <c r="F161" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
@@ -4969,51 +4969,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>238</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>239</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>65</v>
       </c>
       <c r="F3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>240</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5060,51 +5060,51 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>243</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>244</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>245</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5285,51 +5285,51 @@
       </c>
       <c r="C19" t="s">
         <v>256</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>258</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>259</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
@@ -5356,51 +5356,51 @@
       </c>
       <c r="C23" t="s">
         <v>261</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>262</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>263</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>65</v>
       </c>
     </row>
@@ -5590,51 +5590,51 @@
       </c>
       <c r="C35" t="s">
         <v>274</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>275</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
       <c r="F36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>276</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
@@ -6012,51 +6012,51 @@
       </c>
       <c r="C57" t="s">
         <v>300</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>301</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>171</v>
       </c>
       <c r="F59" t="s">
         <v>303</v>
       </c>
     </row>
@@ -6106,71 +6106,71 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>306</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>307</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>49</v>
       </c>
       <c r="F63" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>309</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>310</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
@@ -6203,51 +6203,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>312</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>313</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>314</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>72</v>
       </c>
       <c r="F69" t="s">
@@ -6323,51 +6323,51 @@
       </c>
       <c r="C73" t="s">
         <v>318</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>319</v>
       </c>
       <c r="D74">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>49</v>
       </c>
       <c r="F74" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>320</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6440,51 +6440,51 @@
       </c>
       <c r="C79" t="s">
         <v>324</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>325</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>49</v>
       </c>
       <c r="F80" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>326</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
@@ -6557,68 +6557,68 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>331</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>332</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>333</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>334</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>41</v>
       </c>
       <c r="F88" t="s">
         <v>335</v>
       </c>
     </row>
@@ -6665,51 +6665,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>338</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>339</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>340</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>72</v>
       </c>
       <c r="F93" t="s">
         <v>289</v>
       </c>
     </row>
@@ -6799,91 +6799,91 @@
       </c>
       <c r="C98" t="s">
         <v>345</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>41</v>
       </c>
       <c r="F98" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>347</v>
       </c>
       <c r="D99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
       <c r="F99" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>348</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>16</v>
       </c>
       <c r="F100" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>349</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>350</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>88</v>
       </c>
     </row>
@@ -7207,51 +7207,51 @@
       </c>
       <c r="C119" t="s">
         <v>370</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>171</v>
       </c>
       <c r="F119" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>372</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>373</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>102</v>
       </c>
       <c r="F121" t="s">
         <v>163</v>
       </c>
     </row>
@@ -7304,51 +7304,51 @@
       </c>
       <c r="C124" t="s">
         <v>376</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>31</v>
       </c>
       <c r="F124" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>377</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>72</v>
       </c>
       <c r="F125" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>378</v>
       </c>
       <c r="D126">
         <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>116</v>
       </c>
     </row>
@@ -7667,99 +7667,99 @@
         <v>69</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>401</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>402</v>
       </c>
       <c r="D146">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>403</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>171</v>
       </c>
       <c r="F147" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>404</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>49</v>
       </c>
       <c r="F148" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>406</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>49</v>
       </c>
       <c r="F149" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>407</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>19</v>
       </c>
       <c r="F150" t="s">
         <v>24</v>
       </c>
     </row>
@@ -8049,51 +8049,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>429</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>102</v>
       </c>
       <c r="F168" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>430</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>431</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>19</v>
       </c>
       <c r="F170" t="s">
         <v>20</v>
       </c>
     </row>
@@ -8165,51 +8165,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>436</v>
       </c>
       <c r="D175">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>49</v>
       </c>
       <c r="F175" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>437</v>
       </c>
       <c r="D176">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>438</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>49</v>
       </c>
       <c r="F177" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
@@ -8315,51 +8315,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>445</v>
       </c>
       <c r="D184">
         <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>116</v>
       </c>
       <c r="F184" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>447</v>
       </c>
       <c r="D185">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>49</v>
       </c>
       <c r="F185" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>448</v>
       </c>
       <c r="D186">
         <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
@@ -8397,102 +8397,102 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>451</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>49</v>
       </c>
       <c r="F189" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>452</v>
       </c>
       <c r="D190">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E190" t="s">
         <v>171</v>
       </c>
       <c r="F190" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>453</v>
       </c>
       <c r="D191">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>102</v>
       </c>
       <c r="F191" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>454</v>
       </c>
       <c r="D192">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>72</v>
       </c>
       <c r="F192" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>455</v>
       </c>
       <c r="D193">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>88</v>
       </c>
       <c r="F193" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>456</v>
       </c>
       <c r="D194">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>102</v>
       </c>
       <c r="F194" t="s">
         <v>187</v>
       </c>
     </row>
@@ -8533,68 +8533,68 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>459</v>
       </c>
       <c r="D197">
         <v>27</v>
       </c>
       <c r="E197" t="s">
         <v>102</v>
       </c>
       <c r="F197" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>460</v>
       </c>
       <c r="D198">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E198" t="s">
         <v>102</v>
       </c>
       <c r="F198" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>461</v>
       </c>
       <c r="D199">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E199" t="s">
         <v>146</v>
       </c>
       <c r="F199" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>462</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>49</v>
       </c>
       <c r="F200" t="s">
         <v>227</v>
       </c>
     </row>