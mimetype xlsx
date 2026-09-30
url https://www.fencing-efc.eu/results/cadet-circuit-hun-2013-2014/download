--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2893,91 +2893,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -3013,111 +3013,111 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
@@ -3190,51 +3190,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>43</v>
       </c>
       <c r="F17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
@@ -3538,51 +3538,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>32</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>72</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -3598,71 +3598,71 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>79</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -3918,51 +3918,51 @@
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>67</v>
       </c>
       <c r="F53" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -4569,51 +4569,51 @@
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>159</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>67</v>
       </c>
       <c r="F87" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>161</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
       <c r="F88" t="s">
@@ -4829,51 +4829,51 @@
       </c>
       <c r="C99" t="s">
         <v>177</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>178</v>
       </c>
       <c r="F99" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>180</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>72</v>
       </c>
       <c r="F100" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>181</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>79</v>
       </c>
       <c r="F101" t="s">
@@ -5300,51 +5300,51 @@
       </c>
       <c r="C123" t="s">
         <v>213</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>79</v>
       </c>
       <c r="F123" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
@@ -5689,51 +5689,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>41</v>
       </c>
       <c r="F145" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>251</v>
       </c>
       <c r="D146">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>243</v>
       </c>
     </row>
@@ -5825,68 +5825,68 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>261</v>
       </c>
       <c r="D153">
         <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>67</v>
       </c>
       <c r="F153" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>263</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>264</v>
       </c>
       <c r="D155">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>102</v>
       </c>
       <c r="F155" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>266</v>
       </c>
       <c r="D156">
         <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>267</v>
       </c>
     </row>
@@ -6043,51 +6043,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>280</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>41</v>
       </c>
       <c r="F166" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>281</v>
       </c>
       <c r="D167">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>28</v>
       </c>
       <c r="F167" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>283</v>
       </c>
       <c r="D168">
         <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>147</v>
       </c>
     </row>
@@ -6343,51 +6343,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>306</v>
       </c>
       <c r="D184">
         <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>307</v>
       </c>
       <c r="D185">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E185" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>308</v>
       </c>
       <c r="D186">
         <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>221</v>
       </c>
       <c r="F186" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
@@ -6425,119 +6425,119 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>311</v>
       </c>
       <c r="D189">
         <v>28</v>
       </c>
       <c r="E189" t="s">
         <v>41</v>
       </c>
       <c r="F189" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>313</v>
       </c>
       <c r="D190">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>314</v>
       </c>
       <c r="D191">
         <v>29</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>315</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>246</v>
       </c>
       <c r="F192" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>317</v>
       </c>
       <c r="D193">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E193" t="s">
         <v>193</v>
       </c>
       <c r="F193" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>319</v>
       </c>
       <c r="D194">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>102</v>
       </c>
       <c r="F194" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>320</v>
       </c>
       <c r="D195">
         <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>41</v>
       </c>
       <c r="F195" t="s">
         <v>250</v>
       </c>
     </row>
@@ -6561,85 +6561,85 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>322</v>
       </c>
       <c r="D197">
         <v>29</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>324</v>
       </c>
       <c r="D198">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E198" t="s">
         <v>300</v>
       </c>
       <c r="F198" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>325</v>
       </c>
       <c r="D199">
         <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>20</v>
       </c>
       <c r="F199" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>326</v>
       </c>
       <c r="D200">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E200" t="s">
         <v>277</v>
       </c>
       <c r="F200" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>328</v>
       </c>
       <c r="D201">
         <v>28</v>
       </c>
       <c r="E201" t="s">
         <v>20</v>
       </c>
       <c r="F201" t="s">
         <v>200</v>
       </c>
     </row>
@@ -6660,119 +6660,119 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>330</v>
       </c>
       <c r="D203">
         <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>193</v>
       </c>
       <c r="F203" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>331</v>
       </c>
       <c r="D204">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E204" t="s">
         <v>28</v>
       </c>
       <c r="F204" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>333</v>
       </c>
       <c r="D205">
         <v>29</v>
       </c>
       <c r="E205" t="s">
         <v>169</v>
       </c>
       <c r="F205" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>334</v>
       </c>
       <c r="D206">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E206" t="s">
         <v>300</v>
       </c>
       <c r="F206" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>335</v>
       </c>
       <c r="D207">
         <v>28</v>
       </c>
       <c r="E207" t="s">
         <v>169</v>
       </c>
       <c r="F207" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>336</v>
       </c>
       <c r="D208">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E208" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>337</v>
       </c>
       <c r="D209">
         <v>29</v>
       </c>
       <c r="E209" t="s">
         <v>20</v>
       </c>
       <c r="F209" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
@@ -7076,51 +7076,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>357</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>359</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>360</v>
       </c>
     </row>
@@ -7509,51 +7509,51 @@
       </c>
       <c r="C24" t="s">
         <v>392</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>393</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>394</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -8256,51 +8256,51 @@
       </c>
       <c r="C63" t="s">
         <v>443</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>445</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>446</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -8336,51 +8336,51 @@
       </c>
       <c r="C67" t="s">
         <v>449</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>450</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>95</v>
       </c>
       <c r="F68" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>452</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
@@ -8530,51 +8530,51 @@
       </c>
       <c r="C77" t="s">
         <v>464</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>466</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>67</v>
       </c>
       <c r="F78" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>467</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
@@ -8667,71 +8667,71 @@
       </c>
       <c r="C84" t="s">
         <v>474</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>475</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>371</v>
       </c>
       <c r="F85" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>477</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>79</v>
       </c>
       <c r="F86" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>479</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
@@ -8824,51 +8824,51 @@
       </c>
       <c r="C92" t="s">
         <v>487</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>488</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>489</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
@@ -8964,71 +8964,71 @@
       </c>
       <c r="C99" t="s">
         <v>495</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>496</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>95</v>
       </c>
       <c r="F100" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>498</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>499</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>396</v>
       </c>
     </row>
@@ -9118,51 +9118,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>504</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>505</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>506</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
       <c r="F109" t="s">
         <v>507</v>
       </c>
     </row>
@@ -9175,51 +9175,51 @@
       </c>
       <c r="C110" t="s">
         <v>508</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>41</v>
       </c>
       <c r="F110" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>509</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>510</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>465</v>
       </c>
     </row>
@@ -9520,51 +9520,51 @@
       </c>
       <c r="C128" t="s">
         <v>529</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>530</v>
       </c>
       <c r="D129">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>102</v>
       </c>
       <c r="F129" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>532</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>533</v>
       </c>
     </row>
@@ -9704,51 +9704,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>547</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>548</v>
       </c>
       <c r="D140">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>549</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>550</v>
       </c>
       <c r="F141" t="s">
         <v>551</v>
       </c>
     </row>
@@ -9854,65 +9854,65 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>559</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>560</v>
       </c>
       <c r="D149">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>561</v>
       </c>
       <c r="D150">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>562</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
@@ -10134,51 +10134,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>578</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>41</v>
       </c>
       <c r="F165" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>579</v>
       </c>
       <c r="D166">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>102</v>
       </c>
       <c r="F166" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>580</v>
       </c>
       <c r="D167">
         <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>95</v>
       </c>
       <c r="F167" t="s">
         <v>581</v>
       </c>
     </row>
@@ -10367,51 +10367,51 @@
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>589</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>590</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>591</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>58</v>
       </c>
     </row>
@@ -10521,51 +10521,51 @@
       </c>
       <c r="C14" t="s">
         <v>598</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>371</v>
       </c>
       <c r="F14" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>600</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>601</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -10592,51 +10592,51 @@
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>604</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>605</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>422</v>
       </c>
       <c r="F19" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>606</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>360</v>
       </c>
     </row>
@@ -10666,51 +10666,51 @@
       </c>
       <c r="C22" t="s">
         <v>608</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>371</v>
       </c>
       <c r="F22" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>609</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>611</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>193</v>
       </c>
       <c r="F24" t="s">
@@ -10726,51 +10726,51 @@
       </c>
       <c r="C25" t="s">
         <v>613</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>371</v>
       </c>
       <c r="F25" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>614</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>615</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>41</v>
       </c>
       <c r="F27" t="s">
         <v>175</v>
       </c>
     </row>
@@ -10925,51 +10925,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>625</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>626</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>627</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>444</v>
       </c>
     </row>
@@ -11606,51 +11606,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>665</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>666</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>371</v>
       </c>
       <c r="F73" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>667</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>32</v>
       </c>
     </row>
@@ -11817,51 +11817,51 @@
       </c>
       <c r="C83" t="s">
         <v>676</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>79</v>
       </c>
       <c r="F83" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>677</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>678</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>360</v>
       </c>
     </row>
@@ -12062,51 +12062,51 @@
       </c>
       <c r="C96" t="s">
         <v>692</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>41</v>
       </c>
       <c r="F96" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>693</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>695</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
@@ -12473,51 +12473,51 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>718</v>
       </c>
       <c r="D117">
         <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>720</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>362</v>
       </c>
       <c r="F118" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>722</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
@@ -12590,51 +12590,51 @@
       </c>
       <c r="C123" t="s">
         <v>726</v>
       </c>
       <c r="D123">
         <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>178</v>
       </c>
       <c r="F123" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>728</v>
       </c>
       <c r="D124">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>729</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>371</v>
       </c>
       <c r="F125" t="s">
@@ -12981,51 +12981,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>757</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>758</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>759</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
@@ -13176,68 +13176,68 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>772</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>102</v>
       </c>
       <c r="F158" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>773</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>300</v>
       </c>
       <c r="F159" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>775</v>
       </c>
       <c r="D160">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>776</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>300</v>
       </c>
       <c r="F161" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
@@ -13357,51 +13357,51 @@
         <v>258</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>784</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>785</v>
       </c>
       <c r="D170">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>41</v>
       </c>
       <c r="F170" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>786</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
     </row>
@@ -13722,51 +13722,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>809</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>79</v>
       </c>
       <c r="F191" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>810</v>
       </c>
       <c r="D192">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E192" t="s">
         <v>102</v>
       </c>
       <c r="F192" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>811</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>95</v>
       </c>
       <c r="F193" t="s">
         <v>497</v>
       </c>
     </row>