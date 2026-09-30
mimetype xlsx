--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1857,51 +1857,51 @@
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2348,51 +2348,51 @@
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>60</v>
       </c>
       <c r="F34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
@@ -2422,51 +2422,51 @@
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>65</v>
       </c>
       <c r="F39" t="s">
@@ -2539,51 +2539,51 @@
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -2838,51 +2838,51 @@
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>35</v>
       </c>
       <c r="F59" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>98</v>
       </c>
       <c r="F61" t="s">
@@ -3169,51 +3169,51 @@
       </c>
       <c r="C76" t="s">
         <v>119</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>35</v>
       </c>
       <c r="F76" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>120</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -3500,51 +3500,51 @@
       </c>
       <c r="C93" t="s">
         <v>142</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>143</v>
       </c>
       <c r="D94">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>144</v>
       </c>
       <c r="F94" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>111</v>
       </c>
       <c r="F95" t="s">
@@ -3614,88 +3614,88 @@
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>152</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>153</v>
       </c>
       <c r="D100">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
       <c r="F100" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>155</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>158</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>81</v>
       </c>
       <c r="F103" t="s">
@@ -3868,65 +3868,65 @@
       </c>
       <c r="C112" t="s">
         <v>168</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>123</v>
       </c>
       <c r="F112" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>169</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>170</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>171</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
       <c r="F115" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
@@ -4638,51 +4638,51 @@
       </c>
       <c r="C8" t="s">
         <v>222</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>223</v>
       </c>
       <c r="F8" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>225</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>226</v>
       </c>
       <c r="F9" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>28.0</v>
       </c>
       <c r="C10" t="s">
         <v>228</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -4758,51 +4758,51 @@
       </c>
       <c r="C14" t="s">
         <v>234</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>236</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>237</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -5057,51 +5057,51 @@
       </c>
       <c r="C30" t="s">
         <v>251</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>94</v>
       </c>
       <c r="F30" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>253</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>223</v>
       </c>
       <c r="F31" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>254</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -5442,111 +5442,111 @@
       </c>
       <c r="C50" t="s">
         <v>273</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>275</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>276</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>278</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>123</v>
       </c>
       <c r="F53" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>279</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>280</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
@@ -5650,51 +5650,51 @@
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>287</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>288</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
       <c r="F62" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>289</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -5744,51 +5744,51 @@
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>293</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>294</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>295</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
@@ -5958,91 +5958,91 @@
       </c>
       <c r="C77" t="s">
         <v>304</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>209</v>
       </c>
       <c r="F77" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>306</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>307</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>308</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>310</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>111</v>
       </c>
       <c r="F81" t="s">
@@ -6095,51 +6095,51 @@
       </c>
       <c r="C84" t="s">
         <v>314</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>315</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>316</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
@@ -6249,51 +6249,51 @@
       </c>
       <c r="C92" t="s">
         <v>324</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>98</v>
       </c>
       <c r="F92" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>326</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>327</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>35</v>
       </c>
       <c r="F94" t="s">
@@ -6306,51 +6306,51 @@
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>328</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>329</v>
       </c>
       <c r="D96">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>330</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>94</v>
       </c>
     </row>
@@ -6711,51 +6711,51 @@
       </c>
       <c r="C116" t="s">
         <v>354</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>355</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>123</v>
       </c>
       <c r="F117" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>94</v>
       </c>
       <c r="F118" t="s">
@@ -7036,51 +7036,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>376</v>
       </c>
       <c r="D133">
         <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>377</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>378</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>18</v>
       </c>
       <c r="F135" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
@@ -7418,51 +7418,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>401</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>402</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>403</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>404</v>
@@ -7497,51 +7497,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>406</v>
       </c>
       <c r="D161">
         <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>223</v>
       </c>
       <c r="F161" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>407</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>408</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
@@ -7678,51 +7678,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>420</v>
       </c>
       <c r="D172">
         <v>28</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>421</v>
       </c>
       <c r="D173">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E173" t="s">
         <v>188</v>
       </c>
       <c r="F173" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>422</v>
       </c>
       <c r="D174">
         <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>35</v>
       </c>
       <c r="F174" t="s">
         <v>42</v>
       </c>
     </row>
@@ -7777,51 +7777,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>426</v>
       </c>
       <c r="D178">
         <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>98</v>
       </c>
       <c r="F178" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>428</v>
       </c>
       <c r="D179">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E179" t="s">
         <v>144</v>
       </c>
       <c r="F179" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>429</v>
       </c>
       <c r="D180">
         <v>28</v>
       </c>
       <c r="E180" t="s">
         <v>209</v>
       </c>
       <c r="F180" t="s">
         <v>210</v>
       </c>
     </row>