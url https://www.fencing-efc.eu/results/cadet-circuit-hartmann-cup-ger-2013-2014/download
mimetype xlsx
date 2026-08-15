--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1316,51 +1316,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -1376,71 +1376,71 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
@@ -1456,51 +1456,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
@@ -1513,91 +1513,91 @@
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1610,51 +1610,51 @@
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -1670,51 +1670,51 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1747,51 +1747,51 @@
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
@@ -1847,131 +1847,131 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>68</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
@@ -2118,51 +2118,51 @@
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>32</v>
       </c>
       <c r="F44" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
@@ -2218,51 +2218,51 @@
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>97</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51" t="s">
@@ -2295,111 +2295,111 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
@@ -2455,111 +2455,111 @@
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>120</v>
       </c>
       <c r="F63" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>32</v>
       </c>
       <c r="F64" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>126</v>
       </c>
       <c r="F66" t="s">
@@ -2595,51 +2595,51 @@
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
       <c r="F68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
@@ -2675,68 +2675,68 @@
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>137</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>139</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>140</v>
       </c>
     </row>
@@ -2869,111 +2869,111 @@
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>32</v>
       </c>
       <c r="F82" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>36</v>
       </c>
       <c r="F83" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>120</v>
       </c>
       <c r="F84" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>155</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>156</v>
       </c>
       <c r="F85" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>32</v>
       </c>
       <c r="F86" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>159</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
@@ -3089,51 +3089,51 @@
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>29</v>
       </c>
       <c r="F94" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
       <c r="F95" t="s">
@@ -3329,71 +3329,71 @@
       </c>
       <c r="C105" t="s">
         <v>189</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>190</v>
       </c>
       <c r="F105" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>193</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>32</v>
       </c>
       <c r="F107" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>194</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>21</v>
       </c>
       <c r="F108" t="s">
@@ -3503,91 +3503,91 @@
       </c>
       <c r="C114" t="s">
         <v>202</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>203</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>36</v>
       </c>
       <c r="F115" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>204</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>36</v>
       </c>
       <c r="F118" t="s">
@@ -3760,71 +3760,71 @@
       </c>
       <c r="C127" t="s">
         <v>219</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>21</v>
       </c>
       <c r="F127" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>220</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>29</v>
       </c>
       <c r="F128" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>29</v>
       </c>
       <c r="F129" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>223</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>29</v>
       </c>
       <c r="F130" t="s">
         <v>149</v>
       </c>
     </row>
@@ -4032,99 +4032,99 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
         <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>242</v>
       </c>
       <c r="F143" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>244</v>
       </c>
       <c r="D144">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>245</v>
       </c>
       <c r="F144" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>247</v>
       </c>
       <c r="D145">
         <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>248</v>
       </c>
       <c r="D146">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>242</v>
       </c>
       <c r="F146" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>250</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>21</v>
       </c>
       <c r="F147" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>251</v>
       </c>
       <c r="D148">
         <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>21</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4332,51 +4332,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>265</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>21</v>
       </c>
       <c r="F161" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>268</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>149</v>
       </c>
     </row>
@@ -4417,85 +4417,85 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>272</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>21</v>
       </c>
       <c r="F166" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>274</v>
       </c>
       <c r="D167">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>21</v>
       </c>
       <c r="F167" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>276</v>
       </c>
       <c r="D168">
         <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>29</v>
       </c>
       <c r="F168" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>277</v>
       </c>
       <c r="D169">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>21</v>
       </c>
       <c r="F169" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>278</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>21</v>
       </c>
       <c r="F170" t="s">
         <v>188</v>
       </c>
     </row>
@@ -4567,51 +4567,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>284</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>245</v>
       </c>
       <c r="F176" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>286</v>
       </c>
       <c r="D177">
         <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
       <c r="F177" t="s">
         <v>235</v>
       </c>
     </row>