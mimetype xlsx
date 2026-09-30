--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1296,51 +1296,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1416,51 +1416,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
@@ -1476,51 +1476,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1533,51 +1533,51 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -1767,71 +1767,71 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
@@ -1907,51 +1907,51 @@
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
@@ -2044,51 +2044,51 @@
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2278,51 +2278,51 @@
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2415,51 +2415,51 @@
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>111</v>
       </c>
       <c r="F59" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>113</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
@@ -2555,51 +2555,51 @@
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>126</v>
       </c>
       <c r="F66" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
       <c r="F68" t="s">
@@ -3149,51 +3149,51 @@
       </c>
       <c r="C96" t="s">
         <v>173</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
       <c r="F97" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>177</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>51</v>
       </c>
       <c r="F98" t="s">
@@ -3309,51 +3309,51 @@
       </c>
       <c r="C104" t="s">
         <v>187</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>21</v>
       </c>
       <c r="F104" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>189</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>190</v>
       </c>
       <c r="F105" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
@@ -3406,51 +3406,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>196</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
       <c r="F109" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>198</v>
       </c>
       <c r="D110">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>21</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>199</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>21</v>
       </c>
       <c r="F111" t="s">
@@ -3797,51 +3797,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>29</v>
       </c>
       <c r="F129" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>223</v>
       </c>
       <c r="D130">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>29</v>
       </c>
       <c r="F130" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>224</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>225</v>
       </c>
     </row>
@@ -3882,51 +3882,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>228</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>229</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>21</v>
       </c>
       <c r="F135" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
         <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>231</v>
       </c>
     </row>
@@ -4049,51 +4049,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>244</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>245</v>
       </c>
       <c r="F144" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>247</v>
       </c>
       <c r="D145">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>248</v>
       </c>
       <c r="D146">
         <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>242</v>
       </c>
       <c r="F146" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
@@ -4349,51 +4349,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>268</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>21</v>
       </c>
       <c r="F164" t="s">
         <v>64</v>
       </c>
     </row>