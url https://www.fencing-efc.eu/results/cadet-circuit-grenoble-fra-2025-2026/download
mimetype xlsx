--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -2103,51 +2103,51 @@
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2177,128 +2177,128 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
@@ -2502,51 +2502,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2559,71 +2559,71 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>56</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -2727,51 +2727,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>75</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
@@ -2972,51 +2972,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>83</v>
       </c>
       <c r="F53" t="s">
@@ -3103,85 +3103,85 @@
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>75</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
@@ -3231,85 +3231,85 @@
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>83</v>
       </c>
       <c r="F65" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>59</v>
       </c>
       <c r="F68" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>32</v>
       </c>
       <c r="F69" t="s">
@@ -3382,51 +3382,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
@@ -3510,51 +3510,51 @@
       </c>
       <c r="C80" t="s">
         <v>131</v>
       </c>
       <c r="D80">
         <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
@@ -3777,51 +3777,51 @@
       </c>
       <c r="C95" t="s">
         <v>149</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>153</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>56</v>
       </c>
     </row>
@@ -4167,51 +4167,51 @@
       </c>
       <c r="C116" t="s">
         <v>178</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>83</v>
       </c>
       <c r="F116" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>180</v>
       </c>
       <c r="D117">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>75</v>
       </c>
       <c r="F117" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>181</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>32</v>
       </c>
     </row>
@@ -4352,51 +4352,51 @@
       </c>
       <c r="C126" t="s">
         <v>192</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>83</v>
       </c>
       <c r="F126" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>194</v>
       </c>
       <c r="F127" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>196</v>
       </c>
       <c r="D128">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>197</v>
       </c>
     </row>
@@ -4485,147 +4485,147 @@
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>203</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>204</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>59</v>
       </c>
       <c r="F135" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>205</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>207</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>170</v>
       </c>
       <c r="F137" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>209</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>210</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>212</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>83</v>
       </c>
       <c r="F140" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>213</v>
       </c>
       <c r="D141">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>214</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>215</v>
@@ -5318,51 +5318,51 @@
       </c>
       <c r="C5" t="s">
         <v>264</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>265</v>
       </c>
       <c r="F5" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>267</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>170</v>
       </c>
       <c r="F6" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>268</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
@@ -5375,51 +5375,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>269</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>270</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>271</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6235,51 +6235,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>326</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>327</v>
       </c>
       <c r="D55">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>83</v>
       </c>
       <c r="F55" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>328</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>83</v>
       </c>
       <c r="F56" t="s">
@@ -6434,51 +6434,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>338</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
       <c r="F66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>340</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6585,88 +6585,88 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>347</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>348</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>349</v>
       </c>
       <c r="D75">
         <v>14</v>
       </c>
       <c r="E75" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>351</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>352</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6966,51 +6966,51 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>372</v>
       </c>
       <c r="D94">
         <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>373</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>374</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>186</v>
       </c>
       <c r="F96" t="s">
@@ -7120,108 +7120,108 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>382</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>383</v>
       </c>
       <c r="D103">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>384</v>
       </c>
       <c r="D104">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E104" t="s">
         <v>385</v>
       </c>
       <c r="F104" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>387</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>388</v>
       </c>
       <c r="D106">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>389</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>18</v>
       </c>
       <c r="F107" t="s">
         <v>390</v>
       </c>
     </row>
@@ -7345,51 +7345,51 @@
       </c>
       <c r="C114" t="s">
         <v>397</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>398</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>399</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
@@ -7615,51 +7615,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>413</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>414</v>
       </c>
       <c r="D130">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>415</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>45</v>
       </c>
       <c r="F131" t="s">
         <v>121</v>
       </c>
     </row>
@@ -7731,51 +7731,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>421</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>170</v>
       </c>
       <c r="F136" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>422</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>423</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>83</v>
       </c>
       <c r="F138" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
@@ -8055,79 +8055,79 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>446</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>59</v>
       </c>
       <c r="F157" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>448</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>449</v>
       </c>
       <c r="D159">
         <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>450</v>
       </c>
       <c r="D160">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>451</v>
       </c>
       <c r="D161">
         <v>15</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -8322,82 +8322,82 @@
         <v>7</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>467</v>
       </c>
       <c r="D175">
         <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>468</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>469</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>186</v>
       </c>
       <c r="F177" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>470</v>
       </c>
       <c r="D178">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>471</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>83</v>
       </c>
       <c r="F179" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
@@ -8443,147 +8443,147 @@
         <v>95</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>475</v>
       </c>
       <c r="D183">
         <v>15</v>
       </c>
       <c r="E183" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>476</v>
       </c>
       <c r="D184">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>477</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>45</v>
       </c>
       <c r="F185" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>478</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>479</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>170</v>
       </c>
       <c r="F187" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>480</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>59</v>
       </c>
       <c r="F188" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>481</v>
       </c>
       <c r="D189">
         <v>15</v>
       </c>
       <c r="E189" t="s">
         <v>59</v>
       </c>
       <c r="F189" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>483</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>484</v>
       </c>
       <c r="D191">
         <v>15</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>485</v>
@@ -8657,68 +8657,68 @@
         <v>72</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>490</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>491</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>186</v>
       </c>
       <c r="F198" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>492</v>
       </c>
       <c r="D199">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>493</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>494</v>
@@ -8733,51 +8733,51 @@
         <v>277</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>495</v>
       </c>
       <c r="D202">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>496</v>
       </c>
       <c r="D203">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>497</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>498</v>