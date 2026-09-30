--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2300,51 +2300,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2394,51 +2394,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
@@ -2647,128 +2647,128 @@
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>47</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
@@ -3166,51 +3166,51 @@
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
       <c r="F49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3981,51 +3981,51 @@
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
@@ -4178,51 +4178,51 @@
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>31</v>
       </c>
       <c r="F102" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>172</v>
       </c>
       <c r="D103">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>31</v>
       </c>
       <c r="F104" t="s">
@@ -4258,51 +4258,51 @@
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>175</v>
       </c>
       <c r="F106" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>50</v>
       </c>
       <c r="F108" t="s">
@@ -4537,51 +4537,51 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>197</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>18</v>
       </c>
       <c r="F123" t="s">
@@ -4815,51 +4815,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>219</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>50</v>
       </c>
       <c r="F137" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>220</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>221</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>31</v>
       </c>
       <c r="F139" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -5066,144 +5066,144 @@
         <v>39</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>240</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>241</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>244</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>245</v>
       </c>
       <c r="F157" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>247</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>248</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>143</v>
       </c>
       <c r="F159" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>249</v>
       </c>
       <c r="D160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>50</v>
       </c>
       <c r="F160" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>250</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>21</v>
       </c>
       <c r="F161" t="s">
         <v>203</v>
       </c>
     </row>
@@ -5300,51 +5300,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>261</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>50</v>
       </c>
       <c r="F169" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>262</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>184</v>
       </c>
       <c r="F170" t="s">
         <v>185</v>
       </c>
     </row>
@@ -5444,99 +5444,99 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>270</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>271</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>273</v>
       </c>
       <c r="D180">
         <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>184</v>
       </c>
       <c r="F180" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>275</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>277</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>18</v>
       </c>
       <c r="F182" t="s">
         <v>278</v>
       </c>
     </row>
@@ -5557,51 +5557,51 @@
         <v>203</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>280</v>
       </c>
       <c r="D184">
         <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>281</v>
       </c>
       <c r="D185">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>184</v>
       </c>
       <c r="F185" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>282</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>18</v>
       </c>
       <c r="F186" t="s">
         <v>283</v>
       </c>
     </row>
@@ -5636,113 +5636,113 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>286</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>84</v>
       </c>
       <c r="F189" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>287</v>
       </c>
       <c r="D190">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>288</v>
       </c>
       <c r="D191">
         <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>289</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>290</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>291</v>
       </c>
       <c r="D194">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>292</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>31</v>
       </c>
       <c r="F195" t="s">
         <v>293</v>
       </c>
     </row>
@@ -5763,51 +5763,51 @@
         <v>208</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>295</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>296</v>
       </c>
       <c r="D198">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
         <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5959,51 +5959,51 @@
       </c>
       <c r="C8" t="s">
         <v>307</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>309</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>310</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6033,51 +6033,51 @@
       </c>
       <c r="C12" t="s">
         <v>312</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>313</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>314</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>315</v>
       </c>
       <c r="F14" t="s">
         <v>316</v>
       </c>
     </row>
@@ -6329,88 +6329,88 @@
       </c>
       <c r="C28" t="s">
         <v>334</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>335</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>337</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>338</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>339</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -6722,51 +6722,51 @@
       </c>
       <c r="C49" t="s">
         <v>360</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>362</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>363</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
     </row>
@@ -6893,51 +6893,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>374</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>375</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>315</v>
       </c>
       <c r="F59" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>376</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>377</v>
       </c>
       <c r="F60" t="s">
@@ -7070,51 +7070,51 @@
       </c>
       <c r="C67" t="s">
         <v>385</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>386</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>387</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
       <c r="F69" t="s">
         <v>388</v>
       </c>
     </row>
@@ -7469,51 +7469,51 @@
       </c>
       <c r="C88" t="s">
         <v>412</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>414</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>87</v>
       </c>
       <c r="F89" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>416</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
@@ -7549,51 +7549,51 @@
       </c>
       <c r="C92" t="s">
         <v>419</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>420</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>421</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
@@ -7629,91 +7629,91 @@
       </c>
       <c r="C96" t="s">
         <v>424</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>50</v>
       </c>
       <c r="F96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>425</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>427</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>428</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>429</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
@@ -7817,51 +7817,51 @@
       </c>
       <c r="C106" t="s">
         <v>436</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>230</v>
       </c>
       <c r="F106" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>438</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>377</v>
       </c>
       <c r="F107" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>440</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7891,51 +7891,51 @@
       </c>
       <c r="C110" t="s">
         <v>442</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>39</v>
       </c>
       <c r="F110" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>444</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>21</v>
       </c>
       <c r="F111" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>445</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
@@ -8076,51 +8076,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>453</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>454</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>455</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
@@ -8286,51 +8286,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>466</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>467</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>468</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>31</v>
       </c>
       <c r="F134" t="s">
         <v>371</v>
       </c>
     </row>
@@ -8405,116 +8405,116 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>475</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>477</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>478</v>
       </c>
       <c r="D141">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>31</v>
       </c>
       <c r="F141" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>480</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>481</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>87</v>
       </c>
       <c r="F143" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>482</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>483</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
@@ -8693,51 +8693,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>499</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>500</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>18</v>
       </c>
       <c r="F158" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>501</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8950,51 +8950,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>519</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>520</v>
       </c>
       <c r="D174">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>18</v>
       </c>
       <c r="F174" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>521</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>208</v>
       </c>
     </row>
@@ -9080,51 +9080,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>528</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>529</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>530</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>377</v>
       </c>
       <c r="F183" t="s">
         <v>531</v>
       </c>
     </row>
@@ -9145,181 +9145,181 @@
         <v>82</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>533</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>534</v>
       </c>
       <c r="D186">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>18</v>
       </c>
       <c r="F186" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>535</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>536</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>39</v>
       </c>
       <c r="F188" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>538</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>39</v>
       </c>
       <c r="F189" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>539</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>143</v>
       </c>
       <c r="F190" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>540</v>
       </c>
       <c r="D191">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>87</v>
       </c>
       <c r="F191" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>541</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>542</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>543</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>544</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>50</v>
       </c>
       <c r="F195" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
@@ -9351,51 +9351,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>549</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>550</v>
       </c>
       <c r="D199">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>551</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>21</v>
       </c>
       <c r="F200" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
@@ -9515,68 +9515,68 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>559</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>560</v>
       </c>
       <c r="D209">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>561</v>
       </c>
       <c r="D210">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>50</v>
       </c>
       <c r="F210" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>563</v>
       </c>
       <c r="D211">
         <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
@@ -9611,51 +9611,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>567</v>
       </c>
       <c r="D214">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>568</v>
       </c>
       <c r="D215">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>87</v>
       </c>
       <c r="F215" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>570</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
@@ -9721,51 +9721,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>577</v>
       </c>
       <c r="D221">
         <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>9</v>
       </c>
       <c r="F221" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>578</v>
       </c>
       <c r="D222">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E222" t="s">
         <v>18</v>
       </c>
       <c r="F222" t="s">
         <v>393</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>