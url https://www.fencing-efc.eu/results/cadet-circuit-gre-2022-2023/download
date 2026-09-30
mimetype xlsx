--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1710,51 +1710,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
@@ -1770,51 +1770,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1938,51 +1938,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2035,51 +2035,51 @@
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
@@ -2243,91 +2243,91 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
@@ -2591,51 +2591,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>48</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
@@ -2836,51 +2836,51 @@
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>114</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>61</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>62</v>
@@ -2947,51 +2947,51 @@
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>41</v>
       </c>
       <c r="F73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3332,51 +3332,51 @@
       </c>
       <c r="C93" t="s">
         <v>145</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
       <c r="F93" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>22</v>
       </c>
       <c r="F94" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3646,51 +3646,51 @@
       </c>
       <c r="C109" t="s">
         <v>164</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>165</v>
       </c>
       <c r="D110">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>102</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>166</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3837,51 +3837,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>176</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>112</v>
       </c>
       <c r="C120" t="s">
         <v>177</v>
       </c>
       <c r="D120">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
       <c r="F120" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="C121" t="s">
         <v>178</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3967,51 +3967,51 @@
         <v>54</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="C127" t="s">
         <v>185</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="C128" t="s">
         <v>186</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>22</v>
       </c>
       <c r="F128" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="C129" t="s">
         <v>187</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>122</v>
@@ -4151,51 +4151,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>197</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>129</v>
       </c>
       <c r="C139" t="s">
         <v>198</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>199</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>17</v>
       </c>
       <c r="F140" t="s">
         <v>153</v>
       </c>
     </row>
@@ -4332,105 +4332,105 @@
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>206</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>207</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>208</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>209</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>210</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>211</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
@@ -4606,51 +4606,51 @@
       </c>
       <c r="C20" t="s">
         <v>225</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>226</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>228</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4817,51 +4817,51 @@
       </c>
       <c r="C31" t="s">
         <v>237</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>238</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>239</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
@@ -5054,51 +5054,51 @@
       </c>
       <c r="C43" t="s">
         <v>250</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>251</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>114</v>
       </c>
       <c r="F44" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>253</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
@@ -5348,51 +5348,51 @@
       </c>
       <c r="C58" t="s">
         <v>268</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>269</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>270</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
@@ -5508,51 +5508,51 @@
       </c>
       <c r="C66" t="s">
         <v>278</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>279</v>
       </c>
       <c r="D67">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>109</v>
       </c>
       <c r="F67" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>280</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>41</v>
       </c>
       <c r="F68" t="s">
@@ -5896,51 +5896,51 @@
       </c>
       <c r="C86" t="s">
         <v>303</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>304</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>305</v>
       </c>
       <c r="F87" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>307</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6187,51 +6187,51 @@
       </c>
       <c r="C101" t="s">
         <v>323</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>324</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>325</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>56</v>
       </c>
       <c r="F103" t="s">
@@ -6424,51 +6424,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>336</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>337</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>338</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
@@ -6805,51 +6805,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="C134" t="s">
         <v>358</v>
       </c>
       <c r="D134">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>114</v>
       </c>
       <c r="F134" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>359</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>360</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>260</v>
       </c>
       <c r="F136" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
@@ -6870,68 +6870,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>362</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>363</v>
       </c>
       <c r="D139">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>17</v>
       </c>
       <c r="F139" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>364</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>365</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
@@ -7054,116 +7054,116 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>374</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>375</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>376</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>377</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>378</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>379</v>
       </c>
       <c r="D154">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>380</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>18</v>
       </c>
     </row>