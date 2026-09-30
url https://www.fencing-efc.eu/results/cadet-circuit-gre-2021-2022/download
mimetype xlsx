--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1268,51 +1268,51 @@
       </c>
       <c r="B9">
         <v>64.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>52.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>40.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
@@ -1983,51 +1983,51 @@
       </c>
       <c r="C47" t="s">
         <v>73</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>75</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>77</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -2154,51 +2154,51 @@
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>84</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>85</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>86</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2331,51 +2331,51 @@
       </c>
       <c r="C65" t="s">
         <v>93</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>94</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>4.0</v>
       </c>
       <c r="C67" t="s">
         <v>95</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2501,51 +2501,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="C75" t="s">
         <v>104</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="C76" t="s">
         <v>105</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="C77" t="s">
         <v>107</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2878,51 +2878,51 @@
       </c>
       <c r="C13" t="s">
         <v>132</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>35.0</v>
       </c>
       <c r="C14" t="s">
         <v>133</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>135</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C42" t="s">
         <v>173</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>113</v>
       </c>
       <c r="F42" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>175</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>177</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>178</v>
       </c>
       <c r="F44" t="s">
@@ -3688,51 +3688,51 @@
       </c>
       <c r="C55" t="s">
         <v>191</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>193</v>
       </c>
       <c r="D56">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>194</v>
       </c>
       <c r="F56" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>196</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>113</v>
       </c>
       <c r="F57" t="s">
@@ -3768,51 +3768,51 @@
       </c>
       <c r="C59" t="s">
         <v>198</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>199</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
       <c r="F60" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>201</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -3942,51 +3942,51 @@
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>211</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>5.0</v>
       </c>
       <c r="C69" t="s">
         <v>212</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>5.0</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>70</v>
       </c>
       <c r="F70" t="s">
@@ -4159,51 +4159,51 @@
       </c>
       <c r="C79" t="s">
         <v>223</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>224</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4378,51 +4378,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="C91" t="s">
         <v>236</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="C92" t="s">
         <v>237</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="C93" t="s">
         <v>238</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
     </row>