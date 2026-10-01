--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1252,71 +1252,71 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
@@ -1352,51 +1352,51 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -1486,51 +1486,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1897,71 +1897,71 @@
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>90</v>
       </c>
       <c r="F42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>92</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -2251,51 +2251,51 @@
       </c>
       <c r="C58" t="s">
         <v>116</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>118</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>119</v>
       </c>
       <c r="F59" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>121</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>82</v>
       </c>
       <c r="F60" t="s">
@@ -3013,71 +3013,71 @@
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>23</v>
       </c>
       <c r="F99" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
@@ -3312,51 +3312,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>74</v>
       </c>
       <c r="F114" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="C115" t="s">
         <v>193</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
@@ -3411,51 +3411,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>119</v>
       </c>
       <c r="F119" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>198</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>43</v>
       </c>
       <c r="F120" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>200</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>184</v>
       </c>
     </row>
@@ -3496,51 +3496,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>203</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>204</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>206</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3632,51 +3632,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>212</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>213</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
       <c r="F134" t="s">
         <v>216</v>
       </c>
     </row>