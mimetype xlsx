--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1157,91 +1157,91 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
@@ -1671,71 +1671,71 @@
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>56</v>
       </c>
       <c r="F37" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -2059,51 +2059,51 @@
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2638,51 +2638,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>152</v>
       </c>
     </row>
@@ -2723,51 +2723,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>148</v>
       </c>
     </row>