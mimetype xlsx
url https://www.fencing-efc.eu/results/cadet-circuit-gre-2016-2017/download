--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1014,51 +1014,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
@@ -1091,51 +1091,51 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1462,51 +1462,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1519,51 +1519,51 @@
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>52</v>
       </c>
       <c r="F38" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
@@ -1579,91 +1579,91 @@
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>31</v>
       </c>
       <c r="F40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
@@ -1856,51 +1856,51 @@
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
@@ -2056,51 +2056,51 @@
       </c>
       <c r="C64" t="s">
         <v>106</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>31</v>
       </c>
       <c r="F64" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">